--- v0 (2026-01-09)
+++ v1 (2026-07-21)
@@ -11,2943 +11,2965 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/documenttasks/documenttasks1.xml" ContentType="application/vnd.ms-office.documenttasks+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="335DC5CB" w14:textId="7A86A564" w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00B35F31">
+    <w:p w14:paraId="335DC5CB" w14:textId="7A86A564" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00B35F31">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Personu nosūtīšanas kārtība uz valsts apmaksātiem veselības aprūpes</w:t>
       </w:r>
-      <w:r w:rsidR="004F1DD6" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="004F1DD6" w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pakalpojumiem</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F79CB7F" w14:textId="77777777" w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00B35F31">
+    <w:p w14:paraId="2F79CB7F" w14:textId="77777777" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00B35F31">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FF9E8BC" w14:textId="77777777" w:rsidR="004F1DD6" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+    <w:p w14:paraId="5FF9E8BC" w14:textId="77777777" w:rsidR="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>IZPILDĪTĀJS ievēro šo kārtību, nosūtot personu uz valsts apmaksātiem veselības aprūpes pakalpojumiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E809D4D" w14:textId="1CD98617" w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+    <w:p w14:paraId="6E809D4D" w14:textId="1CD98617" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="571F8ED4" w14:textId="77777777" w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+    <w:p w14:paraId="571F8ED4" w14:textId="77777777" w:rsidR="00B35F31" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>IZPILDĪTĀJS pirms personas nosūtīšanas izvērtē medicīniskās indikācijas veselības aprūpes pakalpojuma saņemšanai un sagatavo nosūtījumu veselības aprūpes pakalpojumu saņemšanai,  ja lēmis par tā nepieciešamību.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0608879C" w14:textId="77777777" w:rsidR="004F1DD6" w:rsidRPr="00AF5E4A" w:rsidRDefault="004F1DD6" w:rsidP="00C932EB">
+    <w:p w14:paraId="0608879C" w14:textId="77777777" w:rsidR="004F1DD6" w:rsidRPr="004F1DD6" w:rsidRDefault="004F1DD6" w:rsidP="00C932EB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70B73E98" w14:textId="77777777" w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+    <w:p w14:paraId="70B73E98" w14:textId="77777777" w:rsidR="00B35F31" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Medicīniskās indikācijas veselības aprūpes pakalpojuma saņemšanai  dokumentē personas medicīniskajā dokumentācijā, t.sk. nosūtījumā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CF19FDC" w14:textId="77777777" w:rsidR="004F1DD6" w:rsidRPr="00AF5E4A" w:rsidRDefault="004F1DD6" w:rsidP="00C932EB">
+    <w:p w14:paraId="2CF19FDC" w14:textId="77777777" w:rsidR="004F1DD6" w:rsidRPr="004F1DD6" w:rsidRDefault="004F1DD6" w:rsidP="00C932EB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40E9366B" w14:textId="77777777" w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+    <w:p w14:paraId="40E9366B" w14:textId="77777777" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>IZPILDĪTĀJS, nosūtot personu uz valsts apmaksātu pakalpojumu:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DD9819C" w14:textId="41E80A2F" w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+    <w:p w14:paraId="4DD9819C" w14:textId="41E80A2F" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>informē personu par:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C4E163D" w14:textId="77777777" w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+    <w:p w14:paraId="2C4E163D" w14:textId="77777777" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nosūtīšanas mērķi;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AB7F076" w14:textId="77777777" w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+    <w:p w14:paraId="4AB7F076" w14:textId="77777777" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>veselības aprūpes pakalpojuma  apmaksu no valsts budžeta līdzekļiem;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D90B197" w14:textId="77777777" w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+    <w:p w14:paraId="0D90B197" w14:textId="77777777" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>veselības aprūpes pakalpojuma saņemšanas kārtību un iespēju izvēlēties ārstniecības iestādi atbilstoši veselības aprūpes pakalpojuma profilam;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17D568D2" w14:textId="71230DC3" w:rsidR="00C932EB" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+    <w:p w14:paraId="17D568D2" w14:textId="71230DC3" w:rsidR="00C932EB" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk185062094"/>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="00C932EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sagatavo nosūtījumu</w:t>
       </w:r>
-      <w:r w:rsidR="00C932EB" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="00C932EB" w:rsidRPr="00C932EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77AFABBF" w14:textId="25DBF92E" w:rsidR="00C932EB" w:rsidRPr="00AF5E4A" w:rsidRDefault="00C932EB" w:rsidP="435066AC">
+    <w:p w14:paraId="77AFABBF" w14:textId="25DBF92E" w:rsidR="00C932EB" w:rsidRPr="00C932EB" w:rsidRDefault="00C932EB" w:rsidP="435066AC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="435066AC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">atbilstoši </w:t>
       </w:r>
-      <w:r w:rsidR="495C187D" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="495C187D" w:rsidRPr="435066AC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>normatīvajos aktos  noteiktajai</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="435066AC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> kārtībai, </w:t>
       </w:r>
-      <w:r w:rsidR="480AF14E" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="480AF14E" w:rsidRPr="435066AC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ievērojot</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="435066AC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> šīs Kārtības 4.2.2. minētos gadījumos</w:t>
       </w:r>
-      <w:r w:rsidR="00343C8D" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="00343C8D" w:rsidRPr="435066AC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A2B7BE0" w14:textId="6EA7E973" w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+    <w:p w14:paraId="2A2B7BE0" w14:textId="5C59597B" w:rsidR="00B35F31" w:rsidRPr="00FF6E2D" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="49823F60">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4.2.2. </w:t>
       </w:r>
-      <w:r w:rsidR="62DFA4E8" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="62DFA4E8" w:rsidRPr="49823F60">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">gadījumos, kad </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00403759">
+        <w:t>gadījumos, kad DIENESTS un IZPILDĪTĀJS ir vienojušies par īpašiem nosūtījumu paraugiem, sagatavo nosūtījumu atbilstoši šādiem paraugiem, kas ir publicēti DIENESTA tīmekļvietnē www.vmnvd.gov.lv sadaļā “Profesionāļiem” &gt; “Līgumu dokumenti”, t.i</w:t>
+      </w:r>
+      <w:r w:rsidR="006D7B15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>LĪDZĒJI</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="49823F60">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="224A5D5D" w14:textId="1722247A" w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+    <w:p w14:paraId="224A5D5D" w14:textId="1722247A" w:rsidR="00B35F31" w:rsidRPr="00FF6E2D" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4.2.2.1.nosūtījums veselības aprūpes pakalpojumu mājās saņemšanai</w:t>
       </w:r>
-      <w:r w:rsidR="00885801" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="00885801" w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4357EC89" w14:textId="0C5702F2" w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="51D1B47F">
+    <w:p w14:paraId="4357EC89" w14:textId="0C5702F2" w:rsidR="00B35F31" w:rsidRPr="00FF6E2D" w:rsidRDefault="00B35F31" w:rsidP="51D1B47F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="0096219D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4.2.2.</w:t>
       </w:r>
-      <w:r w:rsidR="00C932EB" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="00C932EB" w:rsidRPr="0096219D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nosūtījums uz </w:t>
       </w:r>
-      <w:r w:rsidR="6D8EE8A8" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="6D8EE8A8" w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">turpmākajiem </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="6D8EE8A8" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="6D8EE8A8" w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pēcskrīninga</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="6D8EE8A8" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="6D8EE8A8" w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> izmeklējumiem</w:t>
       </w:r>
-      <w:r w:rsidR="6D8D5942" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="6D8D5942" w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, onkologa</w:t>
       </w:r>
-      <w:r w:rsidR="004A560D" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="004A560D" w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="004A560D" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="004A560D" w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ķīmijterapeit</w:t>
       </w:r>
-      <w:r w:rsidR="009E7544" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="009E7544" w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="6D8D5942" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="6D8D5942" w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> konsultācij</w:t>
       </w:r>
-      <w:r w:rsidR="414D7C3C" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="414D7C3C" w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="522286BE" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="522286BE" w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pēc </w:t>
       </w:r>
-      <w:r w:rsidR="68BD23B6" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="68BD23B6" w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
-      <w:r w:rsidR="256AADCA" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="256AADCA" w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rū</w:t>
       </w:r>
-      <w:r w:rsidR="68BD23B6" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="68BD23B6" w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ts v</w:t>
       </w:r>
-      <w:r w:rsidR="5BC19B01" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="5BC19B01" w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ē</w:t>
       </w:r>
-      <w:r w:rsidR="68BD23B6" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="68BD23B6" w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ža </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="522286BE" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="522286BE" w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>skrīninga</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="522286BE" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="522286BE" w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> izmeklējumiem</w:t>
       </w:r>
-      <w:r w:rsidR="1A774282" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="1A774282" w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45A79641" w14:textId="293D5313" w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+    <w:p w14:paraId="45A79641" w14:textId="293D5313" w:rsidR="00B35F31" w:rsidRPr="00FF6E2D" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4.2.2.</w:t>
       </w:r>
-      <w:r w:rsidR="7F39185E" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="7F39185E" w:rsidRPr="32DDB829">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.nosūtījums uz </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kolposkopiju</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, onkolo</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002E04AC" w:rsidRPr="00AF5E4A">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7E19264D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>onkolo</w:t>
+      </w:r>
+      <w:r w:rsidR="002E04AC" w:rsidRPr="7E19264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>ģijas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="3F293844" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="3F293844" w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ginekologa</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> konsultāciju pēc dzemdes kakla vēža </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>skrīninga</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> izmeklējumiem – šķidruma citoloģija;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="110231D0" w14:textId="019F044B" w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+    <w:p w14:paraId="110231D0" w14:textId="019F044B" w:rsidR="00B35F31" w:rsidRPr="00FF6E2D" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4.2.2.</w:t>
       </w:r>
-      <w:r w:rsidR="442CC0E1" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="442CC0E1" w:rsidRPr="29F33D6C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.nosūtījums uz </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kolposkopiju</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, onkolo</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C9718F" w:rsidRPr="00AF5E4A">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="29F33D6C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>onkolo</w:t>
+      </w:r>
+      <w:r w:rsidR="00C9718F" w:rsidRPr="29F33D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>ģijas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ginekologa konsultāciju pēc dzemdes kakla vēža </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>skrīninga</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> izmeklējumiem – CPV;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="040C582C" w14:textId="756C1EC4" w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+    <w:p w14:paraId="040C582C" w14:textId="756C1EC4" w:rsidR="00B35F31" w:rsidRPr="00FF6E2D" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4.2.2.</w:t>
       </w:r>
-      <w:r w:rsidR="6EE8D605" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="6EE8D605" w:rsidRPr="00FFCE66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.nosūtījums uz ambulatoriem laboratoriskiem izmeklējumiem;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="689F43E8" w14:textId="4BA911B1" w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+    <w:p w14:paraId="689F43E8" w14:textId="4BA911B1" w:rsidR="00B35F31" w:rsidRPr="00FF6E2D" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4.3. </w:t>
       </w:r>
-      <w:r w:rsidR="00C932EB" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="00C932EB" w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00343C8D" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="00343C8D" w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">osūtījumā norāda normatīvos aktos noteikto informāciju, kā arī: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FD16C3" w14:textId="344BC9B7" w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+    <w:p w14:paraId="40FD16C3" w14:textId="344BC9B7" w:rsidR="00B35F31" w:rsidRPr="00FF6E2D" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4.3.1. </w:t>
       </w:r>
-      <w:r w:rsidR="00C932EB" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="00C932EB" w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ja persona ir grūtniece - atzīmi grūtniece/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>gravida</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A9E67F6" w14:textId="3C7B4BFF" w:rsidR="007A6A05" w:rsidRPr="00AF5E4A" w:rsidRDefault="00796478" w:rsidP="00C932EB">
+    <w:p w14:paraId="1A9E67F6" w14:textId="3C7B4BFF" w:rsidR="007A6A05" w:rsidRPr="004F1DD6" w:rsidRDefault="00796478" w:rsidP="00C932EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4.3.2. </w:t>
       </w:r>
-      <w:r w:rsidR="00781A9E" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="00781A9E" w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ja persona ir grūtniece </w:t>
       </w:r>
-      <w:r w:rsidR="002731BC" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="002731BC" w:rsidRPr="00C73A3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">vai sieviete </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002731BC" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="002731BC" w:rsidRPr="00C73A3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pēcdzemdību</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002731BC" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="002731BC" w:rsidRPr="00C73A3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> periodā līdz 70 dienām</w:t>
       </w:r>
-      <w:r w:rsidR="00C4205A" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="00C4205A" w:rsidRPr="00C73A3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="002731BC" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="002731BC" w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un</w:t>
       </w:r>
-      <w:r w:rsidR="00781A9E" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="00781A9E" w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to atbilstoši indikācijām jānovirza uz grūtnieču prioritāro aprūpi</w:t>
       </w:r>
-      <w:r w:rsidR="00781A9E" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="00781A9E" w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidR="00781A9E" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="00781A9E" w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:r w:rsidR="00781A9E" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="00781A9E" w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Z35 diagnozi un blakus diagnozi, saskaņā ar SSK-10 kodiem O00-O99; F53.0-F53.9.</w:t>
       </w:r>
-      <w:r w:rsidR="00781A9E" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="00781A9E" w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidR="00781A9E" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="00781A9E" w:rsidRPr="00FF6E2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04099E20" w14:textId="39CBA5AA" w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+    <w:p w14:paraId="04099E20" w14:textId="39CBA5AA" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">4.3.3. </w:t>
       </w:r>
-      <w:r w:rsidR="00C932EB" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="00C932EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00343C8D" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="00343C8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a personai nepieciešama steidzama medicīniskā palīdzība </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>– „CITO!”;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0003E841" w14:textId="7AD88D1E" w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+    <w:p w14:paraId="0003E841" w14:textId="7AD88D1E" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4.3.4. </w:t>
       </w:r>
-      <w:r w:rsidR="00C932EB" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="00C932EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00343C8D" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="00343C8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">itas veselības aprūpes  pakalpojumu </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>prioritizācijas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> nosacījumu atzīmes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30F1A2B0" w14:textId="2BB7C047" w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+    <w:p w14:paraId="30F1A2B0" w14:textId="2BB7C047" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4.3.4.1.diagnozi Z03.5 "</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Izmeklēšana citu iespējamu sirds un asinsvadu slimību dēļ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">" un SCORE risku procentos (1-2%, 3-4%,  5-9% vai 10 % un vairāk), ja pakalpojums nepieciešams sirds un asinsvadu slimību risku novērtēšanai pēc ģimenes ārsta veikta SCORE riska </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>izvērtējuma</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbilstoši Dienesta tīmekļa vietnē  “Profesionāļiem”&gt; “Primārā veselības aprūpe”&gt; “Ģimenes ārstiem” izvietotai informācijai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FAFFB3" w14:textId="2BBCDBF7" w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+    <w:p w14:paraId="40FAFFB3" w14:textId="2BBCDBF7" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">4.3.4.2.sūdzības un atradnes, kas pamato nepieciešamību saņemt </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>izmeklējumus un speciālistu konsultācijas ļaundabīgo audzēju vai to recidīvu diagnostikai, ārstēšanai un dinamiskai novērošanai,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>atbilstoši: Pakalpojumu sniegšanas kārtībai pacientiem ar aizdomām vai diagnosticētu onkoloģisku saslimšanu</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78303B72" w14:textId="074F545F" w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+    <w:p w14:paraId="78303B72" w14:textId="074F545F" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4.3.4.3.atzīmi vai personai nepieciešama akūtu, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>subakūtu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai hronisku funkcionālo traucējumu rehabilitācija, ja personu </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nosūta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> rehabilitācijas pakalpojumu saņemšanai dienas stacionārā vai stacionārā;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D657C99" w14:textId="0964787D" w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+    <w:p w14:paraId="6D657C99" w14:textId="0964787D" w:rsidR="00B35F31" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4.3.4.4.papildus informācija, kas nepieciešama noteikta veselības aprūpes pakalpojuma sniegšanai (piemēram, ķermeņa masa, grūtniecības nedēļa noteiktiem izmeklējumiem, nieru funkciju izmeklējumi, ja tiek nozīmēts vizuālās diagnostikas  izmeklējums ar kontrastvielu u.t.t.)</w:t>
       </w:r>
-      <w:r w:rsidR="004F1DD6" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="004F1DD6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="467E11B3" w14:textId="77777777" w:rsidR="004F1DD6" w:rsidRPr="00AF5E4A" w:rsidRDefault="004F1DD6" w:rsidP="00C932EB">
+    <w:p w14:paraId="467E11B3" w14:textId="77777777" w:rsidR="004F1DD6" w:rsidRPr="004F1DD6" w:rsidRDefault="004F1DD6" w:rsidP="00C932EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6969E0E8" w14:textId="4F897C25" w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+    <w:p w14:paraId="6969E0E8" w14:textId="4F897C25" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5.  </w:t>
       </w:r>
-      <w:r w:rsidR="007C088E" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="007C088E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IZPILDĪTĀJS, nosūtot pacientu uz </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pēcskrīninga</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> izmeklējumiem, ievēro šādu nosūtīšanas kārtību:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DE610B4" w14:textId="686C80B7" w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+    <w:p w14:paraId="1DE610B4" w14:textId="686C80B7" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5.1. </w:t>
       </w:r>
-      <w:r w:rsidR="007C088E" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="007C088E">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">krūts </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vēzim</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> izmanto šīs kārtības 4.2.2.2. apakšpunktā noteikto nosūtījuma veidlapu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E1B9CDD" w14:textId="2592CE30" w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+    <w:p w14:paraId="1E1B9CDD" w14:textId="2592CE30" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5.2. </w:t>
       </w:r>
-      <w:r w:rsidR="007C088E" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="007C088E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">dzemdes kakla </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vēzim</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> izmanto šīs kārtības 4.2.2.3. un 4.2.2.4. apakšpunktā noteiktās nosūtījuma veidlapas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="245D8B1A" w14:textId="0BFCDBE3" w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+    <w:p w14:paraId="245D8B1A" w14:textId="0BFCDBE3" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5.3. </w:t>
       </w:r>
-      <w:r w:rsidR="007C088E" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="007C088E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">zarnu </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vēzim</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – nosūtījums uz </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kolonoskopiju</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> šīs kārtības 4. punktā norādītā kārtībā, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nosūtījumā norādot </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pamatdiagnozes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> kodu: Z12.1. un anamnēzē: pozitīvā slēptā asiņu testa datumu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33AE1C7E" w14:textId="7E8C3BC6" w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+    <w:p w14:paraId="33AE1C7E" w14:textId="7E8C3BC6" w:rsidR="00B35F31" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5.4. </w:t>
       </w:r>
-      <w:r w:rsidR="007C088E" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="007C088E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>prostatas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vēzim</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – nosūtījums pie urologa šīs kārtības 4. punkta noteiktā kārtībā, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nosūtījumā norādot: urologa konsultācija,  </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pamatdiagnozes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> kods: Z12.5. un anamnēzē:  </w:t>
       </w:r>
-      <w:r w:rsidR="19F57B75" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="19F57B75" w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PSA </w:t>
       </w:r>
-      <w:r w:rsidR="014300AF" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="014300AF" w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rezultāts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22E3497C" w14:textId="77777777" w:rsidR="004F1DD6" w:rsidRPr="00AF5E4A" w:rsidRDefault="004F1DD6" w:rsidP="00C932EB">
+    <w:p w14:paraId="22E3497C" w14:textId="77777777" w:rsidR="004F1DD6" w:rsidRPr="004F1DD6" w:rsidRDefault="004F1DD6" w:rsidP="00C932EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3987E285" w14:textId="64DE107E" w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+    <w:p w14:paraId="3987E285" w14:textId="64DE107E" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
-      <w:r w:rsidR="007C088E" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="007C088E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IZPILDĪTĀJS, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nosūtot pacientu uz</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> laboratoriskiem izmeklējumiem, nosūtījumā norāda:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D09CC81" w14:textId="362B8B77" w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+    <w:p w14:paraId="2D09CC81" w14:textId="362B8B77" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6.1. </w:t>
       </w:r>
-      <w:r w:rsidR="007C088E" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="007C088E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>maksātāju;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BF72F93" w14:textId="3F9217F7" w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+    <w:p w14:paraId="6BF72F93" w14:textId="3F9217F7" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6.2. </w:t>
       </w:r>
-      <w:r w:rsidR="007C088E" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="007C088E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>izmeklējamo materiālu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04E91BE2" w14:textId="62AE405C" w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+    <w:p w14:paraId="04E91BE2" w14:textId="62AE405C" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6.3. </w:t>
       </w:r>
-      <w:r w:rsidR="007C088E" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="007C088E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>prioritāro izmeklēšanas iemeslu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DDF5BC7" w14:textId="51E7FD43" w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+    <w:p w14:paraId="7DDF5BC7" w14:textId="51E7FD43" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6.4. </w:t>
       </w:r>
-      <w:r w:rsidR="007C088E" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="007C088E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nosūtījuma derīguma termiņu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CD0E7B6" w14:textId="4BEBC623" w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+    <w:p w14:paraId="7CD0E7B6" w14:textId="4BEBC623" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6.5. </w:t>
       </w:r>
-      <w:r w:rsidR="007C088E" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="007C088E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>analīžu skaitu, ja nosūtījums nav aizpildīts elektroniski;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75562C39" w14:textId="2F1CFB8A" w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+    <w:p w14:paraId="75562C39" w14:textId="2F1CFB8A" w:rsidR="00B35F31" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6.6. </w:t>
       </w:r>
-      <w:r w:rsidR="007C088E" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="007C088E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>citu informāciju, kas nepieciešama konkrētu izmeklējumu veikšanai atbilstoši laboratoriju noteiktiem nosacījumiem (ķermeņa masa, grūtniecības nedēļa u.c.).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="770C86CA" w14:textId="77777777" w:rsidR="004F1DD6" w:rsidRPr="00AF5E4A" w:rsidRDefault="004F1DD6" w:rsidP="00C932EB">
+    <w:p w14:paraId="770C86CA" w14:textId="77777777" w:rsidR="004F1DD6" w:rsidRPr="004F1DD6" w:rsidRDefault="004F1DD6" w:rsidP="00C932EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05EB7155" w14:textId="6863FBFA" w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+    <w:p w14:paraId="05EB7155" w14:textId="6863FBFA" w:rsidR="00B35F31" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="49823F60">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">7. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AF5E4A">
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0F9A855B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk210825546"/>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="49823F60">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>IZPILDĪTĀJS,</w:t>
       </w:r>
-      <w:r w:rsidR="001D0BD5" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="001D0BD5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="49823F60">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nosūtot pacientu uz izmeklējumiem pirms plānveida operācijām, ievēro Minimālā izmeklējumu apjoma veikšanas kārtību, kas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="49823F60">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> publicēta </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="49823F60">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DIENESTA </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="49823F60">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tīmekļvietnē </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
-        <w:r w:rsidRPr="00AF5E4A">
+        <w:r w:rsidRPr="49823F60">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.vmnvd.gov.lv</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="49823F60">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> sadaļā  “Profesionāļiem” &gt; “Līgumu dokumenti”.</w:t>
       </w:r>
-      <w:r w:rsidR="58E0A8CB" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="58E0A8CB" w:rsidRPr="49823F60">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="192FC3FB" w14:textId="77777777" w:rsidR="004F1DD6" w:rsidRPr="00AF5E4A" w:rsidRDefault="004F1DD6" w:rsidP="00C932EB">
+    <w:p w14:paraId="192FC3FB" w14:textId="77777777" w:rsidR="004F1DD6" w:rsidRPr="004F1DD6" w:rsidRDefault="004F1DD6" w:rsidP="00C932EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="34678FA3" w14:textId="6F500C2D" w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="6F5FF5DB" w:rsidP="00C932EB">
+    <w:p w14:paraId="34678FA3" w14:textId="18CFEB1E" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="6F5FF5DB" w:rsidP="00C932EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="61EDE883">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="5DE96E78" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="5DE96E78" w:rsidRPr="61EDE883">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IZPILDĪTĀJS, kas sniedz veselības aprūpes pakalpojumu, saņemot ārstniecības personas izsniegtu nosūtījumu papīra formātā, atbilstoši normatīvajiem </w:t>
       </w:r>
-      <w:r w:rsidR="0039563C">
+      <w:r w:rsidR="5DE96E78" w:rsidRPr="61EDE883">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">tiesību </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0039563C">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">dokumentiem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="5DE96E78" w:rsidRPr="61EDE883">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidR="5DE96E78" w:rsidRPr="00AF5E4A">
+        <w:t>digitalizē</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="5DE96E78" w:rsidRPr="61EDE883">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> to</w:t>
+      </w:r>
+      <w:r w:rsidR="099A7D2E" w:rsidRPr="61EDE883">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="5DE96E78" w:rsidRPr="61EDE883">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="5DE96E78" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="5DE96E78" w:rsidRPr="03C4D456">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>digitalizē</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="5DE96E78" w:rsidRPr="00AF5E4A">
+        <w:t>ievad</w:t>
+      </w:r>
+      <w:r w:rsidR="36103AAB" w:rsidRPr="03C4D456">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="099A7D2E" w:rsidRPr="00AF5E4A">
+        <w:t>ot</w:t>
+      </w:r>
+      <w:r w:rsidR="5DE96E78" w:rsidRPr="61EDE883">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="5DE96E78" w:rsidRPr="00AF5E4A">
+        <w:t xml:space="preserve"> nosūtījumā norādīto informāciju</w:t>
+      </w:r>
+      <w:r w:rsidR="12755A42" w:rsidRPr="61EDE883">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ievad</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="36103AAB" w:rsidRPr="00AF5E4A">
+        <w:t xml:space="preserve"> Vienotās veselības nozares elektroniskās informācijas sistēmā</w:t>
+      </w:r>
+      <w:r w:rsidR="5DE96E78" w:rsidRPr="61EDE883">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ot</w:t>
-[...22 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> šādā apjomā:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03FE3E2E" w14:textId="4E52DD1C" w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+    <w:p w14:paraId="03FE3E2E" w14:textId="4E52DD1C" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="1243B908">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nosūtīt</w:t>
       </w:r>
-      <w:r w:rsidR="3663332E" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="3663332E" w:rsidRPr="1243B908">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="1243B908">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> person</w:t>
       </w:r>
-      <w:r w:rsidR="1B42EA9F" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="1B42EA9F" w:rsidRPr="1243B908">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="1243B908">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BA415A5" w14:textId="5DCA03D4" w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+    <w:p w14:paraId="4BA415A5" w14:textId="5DCA03D4" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="61EDE883">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ārstniecības iestād</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="62EF5DDC" w:rsidRPr="00AF5E4A">
+        <w:t xml:space="preserve">ārstniecības </w:t>
+      </w:r>
+      <w:r w:rsidRPr="072E01DC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>iestād</w:t>
+      </w:r>
+      <w:r w:rsidR="62EF5DDC" w:rsidRPr="072E01DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="61EDE883">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> un ārstniecības person</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="3AA6114E" w:rsidRPr="00AF5E4A">
+        <w:t xml:space="preserve"> un ārstniecības </w:t>
+      </w:r>
+      <w:r w:rsidRPr="072E01DC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>person</w:t>
+      </w:r>
+      <w:r w:rsidR="3AA6114E" w:rsidRPr="072E01DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="61EDE883">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, kas nosūtīja;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70DF37DA" w14:textId="0EBD4364" w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="00E7494F" w:rsidP="00C932EB">
+    <w:p w14:paraId="70DF37DA" w14:textId="0EBD4364" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00E7494F" w:rsidP="00C932EB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="61EDE883">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00B35F31" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="00B35F31" w:rsidRPr="61EDE883">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ersonas diagnoz</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="11A20F6A" w:rsidRPr="00AF5E4A">
+        <w:t xml:space="preserve">ersonas </w:t>
+      </w:r>
+      <w:r w:rsidR="00B35F31" w:rsidRPr="581140B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>diagnoz</w:t>
+      </w:r>
+      <w:r w:rsidR="11A20F6A" w:rsidRPr="581140B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00B35F31" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="00B35F31" w:rsidRPr="61EDE883">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbilstoši SSK 10;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E6E8907" w14:textId="213BC090" w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+    <w:p w14:paraId="3E6E8907" w14:textId="213BC090" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="61EDE883">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="043378A3" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="043378A3" w:rsidRPr="7105837D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="7105837D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>akalpojum</w:t>
       </w:r>
-      <w:r w:rsidR="6713B148" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="6713B148" w:rsidRPr="7105837D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="043378A3" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="043378A3" w:rsidRPr="61EDE883">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="61EDE883">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> uz kuru persona ir nosūtīta;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="318B9B80" w14:textId="5FA03C70" w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+    <w:p w14:paraId="318B9B80" w14:textId="5FA03C70" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="61EDE883">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E7494F" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="00E7494F" w:rsidRPr="61EDE883">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="61EDE883">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>osūtīšanas datum</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="54A81C16" w:rsidRPr="00AF5E4A">
+        <w:t xml:space="preserve">osūtīšanas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="40A6DCFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>datum</w:t>
+      </w:r>
+      <w:r w:rsidR="54A81C16" w:rsidRPr="40A6DCFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="61EDE883">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5739FDA9" w14:textId="41875C6D" w:rsidR="00FE1DB4" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+    <w:p w14:paraId="5739FDA9" w14:textId="41875C6D" w:rsidR="00FE1DB4" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="49823F60">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E7494F" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="00E7494F" w:rsidRPr="49823F60">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="49823F60">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">orāda atzīmi, ka nosūtījums ir </w:t>
-[...17 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>orāda atzīmi, ka nosūtījums ir digitalizēts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="663788AD" w14:textId="781ED672" w:rsidR="49823F60" w:rsidRPr="00AF5E4A" w:rsidRDefault="49823F60" w:rsidP="332414DC">
+    <w:p w14:paraId="663788AD" w14:textId="781ED672" w:rsidR="49823F60" w:rsidRDefault="49823F60" w:rsidP="332414DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64857FBA" w14:textId="1E8DEB14" w:rsidR="49823F60" w:rsidRPr="00AF5E4A" w:rsidRDefault="49823F60" w:rsidP="49823F60">
+    <w:p w14:paraId="64857FBA" w14:textId="1E8DEB14" w:rsidR="49823F60" w:rsidRDefault="49823F60" w:rsidP="49823F60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4748DC19" w14:textId="38FFFC27" w:rsidR="49823F60" w:rsidRPr="00AF5E4A" w:rsidRDefault="49823F60" w:rsidP="49823F60">
+    <w:p w14:paraId="4748DC19" w14:textId="38FFFC27" w:rsidR="49823F60" w:rsidRDefault="49823F60" w:rsidP="49823F60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A7828AE" w14:textId="51464D49" w:rsidR="6E1586E6" w:rsidRPr="00AF5E4A" w:rsidRDefault="6E1586E6" w:rsidP="49823F60">
+    <w:p w14:paraId="4A7828AE" w14:textId="51464D49" w:rsidR="6E1586E6" w:rsidRDefault="6E1586E6" w:rsidP="49823F60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="49823F60">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="008F228E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Punkts attiecas uz</w:t>
       </w:r>
-      <w:r w:rsidR="0A2F4547" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="0A2F4547" w:rsidRPr="49823F60">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Izpildītājiem, k</w:t>
       </w:r>
-      <w:r w:rsidR="14A24A10" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="14A24A10" w:rsidRPr="49823F60">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>uri</w:t>
       </w:r>
-      <w:r w:rsidR="0A2F4547" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="0A2F4547" w:rsidRPr="49823F60">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> sniedz</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="008F228E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> sekundārās veselības aprūpes pakalpojumu</w:t>
       </w:r>
-      <w:r w:rsidR="6F6BA3C7" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="6F6BA3C7" w:rsidRPr="49823F60">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="6E1586E6" w:rsidRPr="00AF5E4A" w:rsidSect="00FE1DB4">
+    <w:sectPr w:rsidR="6E1586E6" w:rsidSect="00FE1DB4">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7BBC7481" w14:textId="77777777" w:rsidR="006F2191" w:rsidRDefault="006F2191" w:rsidP="007D0D6B">
+    <w:p w14:paraId="4454596F" w14:textId="77777777" w:rsidR="00B750FE" w:rsidRDefault="00B750FE" w:rsidP="007D0D6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16FBD371" w14:textId="77777777" w:rsidR="006F2191" w:rsidRDefault="006F2191" w:rsidP="007D0D6B">
+    <w:p w14:paraId="28C9A24D" w14:textId="77777777" w:rsidR="00B750FE" w:rsidRDefault="00B750FE" w:rsidP="007D0D6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="41E30A03" w14:textId="77777777" w:rsidR="006F2191" w:rsidRDefault="006F2191">
+    <w:p w14:paraId="50A47D41" w14:textId="77777777" w:rsidR="00B750FE" w:rsidRDefault="00B750FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3045,71 +3067,71 @@
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2765" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="50034D16" w14:textId="294FC236" w:rsidR="213134CC" w:rsidRDefault="213134CC" w:rsidP="213134CC">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="623B13E0" w14:textId="63265374" w:rsidR="213134CC" w:rsidRDefault="213134CC" w:rsidP="213134CC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5FFE2169" w14:textId="77777777" w:rsidR="006F2191" w:rsidRDefault="006F2191" w:rsidP="007D0D6B">
+    <w:p w14:paraId="4794C846" w14:textId="77777777" w:rsidR="00B750FE" w:rsidRDefault="00B750FE" w:rsidP="007D0D6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51CADA5C" w14:textId="77777777" w:rsidR="006F2191" w:rsidRDefault="006F2191" w:rsidP="007D0D6B">
+    <w:p w14:paraId="2E171EAE" w14:textId="77777777" w:rsidR="00B750FE" w:rsidRDefault="00B750FE" w:rsidP="007D0D6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0B524450" w14:textId="77777777" w:rsidR="006F2191" w:rsidRDefault="006F2191">
+    <w:p w14:paraId="5DB9C46D" w14:textId="77777777" w:rsidR="00B750FE" w:rsidRDefault="00B750FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="0FE088F0" w14:textId="5AB38719" w:rsidR="00885801" w:rsidRDefault="00885801" w:rsidP="00885801">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00885801">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>atbilstoši Ministru kabineta 2006. gada 4. aprīļa noteikumu Nr. 265 "Medicīnisko dokumentu lietvedības kārtība" 94. Pielikumam.</w:t>
@@ -3162,57 +3184,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> periodā līdz 70 dienām sakarā ar pēkšņu slimību vai hroniskas slimības paasināšanos, kas var apdraudēt personas veselību vai grūtniecības norisi, ir nepieciešama speciālista konsultācija vai izmeklējums, – no dienas, kad persona vērsusies ārstniecības iestādē pakalpojuma saņemšanai.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w14:paraId="19DF4D0C" w14:textId="77777777" w:rsidR="00781A9E" w:rsidRDefault="00781A9E" w:rsidP="00781A9E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D72F78">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00D72F78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t>Nosūtītājs informē grūtnieci par kārtību, kādā pieteikties pakalpojuma saņemšanai prioritārā kārtā - nepieciešamību pieraksta brīdī informēt reģistratūru par SSk-</w:t>
+        <w:t xml:space="preserve"> Nosūtītājs informē grūtnieci par kārtību, kādā pieteikties pakalpojuma saņemšanai prioritārā kārtā - nepieciešamību pieraksta brīdī informēt reģistratūru par SSk-</w:t>
       </w:r>
       <w:r w:rsidRPr="00D72F78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>10 diagnozes kodu Z35 un blakus diagnozi. Pierakstu uz pakalpojumu veic grūtniece. Ja nepieciešams, nosūtītājs sniedz atbalstu pieraksta veikšanā</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4B09B93E" w14:textId="7190AA29" w:rsidR="000D1F3F" w:rsidRPr="000D1F3F" w:rsidRDefault="61EDE883" w:rsidP="000D1F3F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="61EDE883">
       <w:rPr>
@@ -10365,51 +10381,50 @@
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007F578A"/>
     <w:rsid w:val="00001D63"/>
     <w:rsid w:val="00002E61"/>
     <w:rsid w:val="000030EC"/>
     <w:rsid w:val="00004A0E"/>
     <w:rsid w:val="00005744"/>
     <w:rsid w:val="000122E9"/>
     <w:rsid w:val="000139B2"/>
     <w:rsid w:val="00022A81"/>
     <w:rsid w:val="00032194"/>
     <w:rsid w:val="000331AF"/>
-    <w:rsid w:val="00034C03"/>
     <w:rsid w:val="000368A2"/>
     <w:rsid w:val="000403AB"/>
     <w:rsid w:val="00051AC7"/>
     <w:rsid w:val="000552A1"/>
     <w:rsid w:val="00056315"/>
     <w:rsid w:val="000720F4"/>
     <w:rsid w:val="000722EA"/>
     <w:rsid w:val="00073A85"/>
     <w:rsid w:val="000975CB"/>
     <w:rsid w:val="0009765E"/>
     <w:rsid w:val="000A03DF"/>
     <w:rsid w:val="000A2B2F"/>
     <w:rsid w:val="000A3B06"/>
     <w:rsid w:val="000AEC60"/>
     <w:rsid w:val="000B0CEF"/>
     <w:rsid w:val="000C2667"/>
     <w:rsid w:val="000C49FB"/>
     <w:rsid w:val="000C52C9"/>
     <w:rsid w:val="000D02C1"/>
     <w:rsid w:val="000D1F3F"/>
     <w:rsid w:val="000D2550"/>
     <w:rsid w:val="000D681A"/>
     <w:rsid w:val="000D74E3"/>
     <w:rsid w:val="000E33F8"/>
     <w:rsid w:val="000F103B"/>
@@ -10430,51 +10445,50 @@
     <w:rsid w:val="00166AF8"/>
     <w:rsid w:val="00172AFD"/>
     <w:rsid w:val="0017703A"/>
     <w:rsid w:val="001803B0"/>
     <w:rsid w:val="00187C43"/>
     <w:rsid w:val="001920B6"/>
     <w:rsid w:val="00195550"/>
     <w:rsid w:val="001A68D8"/>
     <w:rsid w:val="001A6F10"/>
     <w:rsid w:val="001B1AA9"/>
     <w:rsid w:val="001B2462"/>
     <w:rsid w:val="001B4B2C"/>
     <w:rsid w:val="001B53C7"/>
     <w:rsid w:val="001C0122"/>
     <w:rsid w:val="001D0BD5"/>
     <w:rsid w:val="001D117B"/>
     <w:rsid w:val="001E1DDF"/>
     <w:rsid w:val="001E3C08"/>
     <w:rsid w:val="001E4D13"/>
     <w:rsid w:val="001F0271"/>
     <w:rsid w:val="001F2B88"/>
     <w:rsid w:val="0020062C"/>
     <w:rsid w:val="002016A9"/>
     <w:rsid w:val="00210079"/>
     <w:rsid w:val="00211D85"/>
-    <w:rsid w:val="00211F59"/>
     <w:rsid w:val="00213BE0"/>
     <w:rsid w:val="00213DE1"/>
     <w:rsid w:val="002235C8"/>
     <w:rsid w:val="0022380C"/>
     <w:rsid w:val="0022706F"/>
     <w:rsid w:val="00243678"/>
     <w:rsid w:val="00247A87"/>
     <w:rsid w:val="00250D75"/>
     <w:rsid w:val="0026118D"/>
     <w:rsid w:val="002634A0"/>
     <w:rsid w:val="00265585"/>
     <w:rsid w:val="002731BC"/>
     <w:rsid w:val="002752F5"/>
     <w:rsid w:val="00291227"/>
     <w:rsid w:val="00293A88"/>
     <w:rsid w:val="002A10ED"/>
     <w:rsid w:val="002A2A41"/>
     <w:rsid w:val="002A6A8E"/>
     <w:rsid w:val="002B1F0B"/>
     <w:rsid w:val="002B60A7"/>
     <w:rsid w:val="002C3D79"/>
     <w:rsid w:val="002C78F5"/>
     <w:rsid w:val="002D7488"/>
     <w:rsid w:val="002E04AC"/>
     <w:rsid w:val="002E7241"/>
@@ -10483,71 +10497,68 @@
     <w:rsid w:val="00301286"/>
     <w:rsid w:val="00302D81"/>
     <w:rsid w:val="00302E8B"/>
     <w:rsid w:val="003048B5"/>
     <w:rsid w:val="00306A4F"/>
     <w:rsid w:val="00306BE9"/>
     <w:rsid w:val="00307FB6"/>
     <w:rsid w:val="00311385"/>
     <w:rsid w:val="003127BF"/>
     <w:rsid w:val="003133F8"/>
     <w:rsid w:val="00313A88"/>
     <w:rsid w:val="00321733"/>
     <w:rsid w:val="00324C5A"/>
     <w:rsid w:val="00325D0F"/>
     <w:rsid w:val="00327914"/>
     <w:rsid w:val="0033583B"/>
     <w:rsid w:val="0034099E"/>
     <w:rsid w:val="00343C8D"/>
     <w:rsid w:val="00352B22"/>
     <w:rsid w:val="003534E0"/>
     <w:rsid w:val="00365169"/>
     <w:rsid w:val="00366C18"/>
     <w:rsid w:val="00382197"/>
     <w:rsid w:val="00384CBE"/>
     <w:rsid w:val="0038525A"/>
-    <w:rsid w:val="0039563C"/>
     <w:rsid w:val="003A4355"/>
     <w:rsid w:val="003A54F4"/>
     <w:rsid w:val="003D0F55"/>
     <w:rsid w:val="003D290F"/>
     <w:rsid w:val="003D3111"/>
     <w:rsid w:val="003D6D37"/>
     <w:rsid w:val="003D74FA"/>
     <w:rsid w:val="003E0F28"/>
     <w:rsid w:val="003F0D1C"/>
     <w:rsid w:val="003F3A8F"/>
     <w:rsid w:val="003F46CA"/>
-    <w:rsid w:val="00403759"/>
     <w:rsid w:val="00404964"/>
     <w:rsid w:val="00407932"/>
     <w:rsid w:val="00415C17"/>
     <w:rsid w:val="00416E73"/>
     <w:rsid w:val="00420F5D"/>
     <w:rsid w:val="00424415"/>
     <w:rsid w:val="004250D9"/>
-    <w:rsid w:val="0042559A"/>
     <w:rsid w:val="00427F17"/>
     <w:rsid w:val="00442B69"/>
     <w:rsid w:val="00444E78"/>
     <w:rsid w:val="004470CD"/>
     <w:rsid w:val="0045066D"/>
     <w:rsid w:val="00456FCE"/>
     <w:rsid w:val="0045783D"/>
     <w:rsid w:val="004667DC"/>
     <w:rsid w:val="0047064E"/>
     <w:rsid w:val="004719EC"/>
     <w:rsid w:val="0047428A"/>
     <w:rsid w:val="0048691E"/>
     <w:rsid w:val="00493AF4"/>
     <w:rsid w:val="004A0AD9"/>
     <w:rsid w:val="004A205F"/>
     <w:rsid w:val="004A560D"/>
     <w:rsid w:val="004B24BD"/>
     <w:rsid w:val="004B3A71"/>
     <w:rsid w:val="004C3B31"/>
     <w:rsid w:val="004C3C82"/>
     <w:rsid w:val="004C5671"/>
     <w:rsid w:val="004C7E63"/>
     <w:rsid w:val="004E7F56"/>
     <w:rsid w:val="004F14F5"/>
     <w:rsid w:val="004F1DD6"/>
@@ -10577,75 +10588,71 @@
     <w:rsid w:val="00593CA2"/>
     <w:rsid w:val="00594206"/>
     <w:rsid w:val="0059669B"/>
     <w:rsid w:val="005A3E34"/>
     <w:rsid w:val="005A6670"/>
     <w:rsid w:val="005B1D89"/>
     <w:rsid w:val="005B3F91"/>
     <w:rsid w:val="005B46A5"/>
     <w:rsid w:val="005B7163"/>
     <w:rsid w:val="005C641E"/>
     <w:rsid w:val="005D24FC"/>
     <w:rsid w:val="005E3E8C"/>
     <w:rsid w:val="005F40EA"/>
     <w:rsid w:val="005F6311"/>
     <w:rsid w:val="00602C69"/>
     <w:rsid w:val="00610091"/>
     <w:rsid w:val="00627400"/>
     <w:rsid w:val="00633664"/>
     <w:rsid w:val="00640C57"/>
     <w:rsid w:val="00641786"/>
     <w:rsid w:val="0064431A"/>
     <w:rsid w:val="00647BE5"/>
     <w:rsid w:val="006704C7"/>
     <w:rsid w:val="0067174A"/>
     <w:rsid w:val="00673E84"/>
-    <w:rsid w:val="00674221"/>
     <w:rsid w:val="006759DD"/>
     <w:rsid w:val="006766EB"/>
     <w:rsid w:val="0067740E"/>
     <w:rsid w:val="0068127A"/>
     <w:rsid w:val="00683BC0"/>
     <w:rsid w:val="006936E4"/>
     <w:rsid w:val="00695737"/>
     <w:rsid w:val="006980E0"/>
-    <w:rsid w:val="006A34ED"/>
     <w:rsid w:val="006A3EC8"/>
     <w:rsid w:val="006A4DE1"/>
     <w:rsid w:val="006A5CD6"/>
     <w:rsid w:val="006B0140"/>
     <w:rsid w:val="006B3945"/>
     <w:rsid w:val="006B5754"/>
     <w:rsid w:val="006B5F1C"/>
     <w:rsid w:val="006C0676"/>
-    <w:rsid w:val="006C5F8A"/>
     <w:rsid w:val="006C7252"/>
     <w:rsid w:val="006C7B59"/>
     <w:rsid w:val="006D7B15"/>
     <w:rsid w:val="006E5006"/>
     <w:rsid w:val="006E6BEF"/>
-    <w:rsid w:val="006F2191"/>
     <w:rsid w:val="006F7533"/>
     <w:rsid w:val="00707AC4"/>
     <w:rsid w:val="00712054"/>
     <w:rsid w:val="007155FE"/>
     <w:rsid w:val="00720EB3"/>
     <w:rsid w:val="00721AC5"/>
     <w:rsid w:val="00724C52"/>
     <w:rsid w:val="00727F3A"/>
     <w:rsid w:val="00732E6F"/>
     <w:rsid w:val="007351FB"/>
     <w:rsid w:val="007364E8"/>
     <w:rsid w:val="00745C8E"/>
     <w:rsid w:val="00753837"/>
     <w:rsid w:val="007602EC"/>
     <w:rsid w:val="00762513"/>
     <w:rsid w:val="00772082"/>
     <w:rsid w:val="0077625B"/>
     <w:rsid w:val="00781A9E"/>
     <w:rsid w:val="007847C3"/>
     <w:rsid w:val="00786007"/>
     <w:rsid w:val="00786802"/>
     <w:rsid w:val="00793655"/>
     <w:rsid w:val="00794DBE"/>
     <w:rsid w:val="00796478"/>
     <w:rsid w:val="007971F2"/>
@@ -10658,51 +10665,50 @@
     <w:rsid w:val="007C4E22"/>
     <w:rsid w:val="007C7B92"/>
     <w:rsid w:val="007D0D6B"/>
     <w:rsid w:val="007D1FAB"/>
     <w:rsid w:val="007D331E"/>
     <w:rsid w:val="007D42B3"/>
     <w:rsid w:val="007E0D2F"/>
     <w:rsid w:val="007E3202"/>
     <w:rsid w:val="007E6E5A"/>
     <w:rsid w:val="007E6F3B"/>
     <w:rsid w:val="007F2F88"/>
     <w:rsid w:val="007F30A9"/>
     <w:rsid w:val="007F420C"/>
     <w:rsid w:val="007F578A"/>
     <w:rsid w:val="00811DD4"/>
     <w:rsid w:val="00822356"/>
     <w:rsid w:val="0082252E"/>
     <w:rsid w:val="00825E42"/>
     <w:rsid w:val="00825E51"/>
     <w:rsid w:val="00832CB5"/>
     <w:rsid w:val="0083510E"/>
     <w:rsid w:val="00837A56"/>
     <w:rsid w:val="00844FFD"/>
     <w:rsid w:val="00845A45"/>
     <w:rsid w:val="00852210"/>
-    <w:rsid w:val="008557AA"/>
     <w:rsid w:val="008568DC"/>
     <w:rsid w:val="008676F4"/>
     <w:rsid w:val="00875BE2"/>
     <w:rsid w:val="00876BBC"/>
     <w:rsid w:val="00881176"/>
     <w:rsid w:val="00881AA4"/>
     <w:rsid w:val="00882DC7"/>
     <w:rsid w:val="00885801"/>
     <w:rsid w:val="008923F9"/>
     <w:rsid w:val="00893F9C"/>
     <w:rsid w:val="0089461C"/>
     <w:rsid w:val="00894965"/>
     <w:rsid w:val="008A4516"/>
     <w:rsid w:val="008A461D"/>
     <w:rsid w:val="008A4E13"/>
     <w:rsid w:val="008A55FA"/>
     <w:rsid w:val="008A5D62"/>
     <w:rsid w:val="008A69B9"/>
     <w:rsid w:val="008A7EE6"/>
     <w:rsid w:val="008B40F8"/>
     <w:rsid w:val="008B42A4"/>
     <w:rsid w:val="008C15C3"/>
     <w:rsid w:val="008D1332"/>
     <w:rsid w:val="008D4E64"/>
     <w:rsid w:val="008E6087"/>
@@ -10710,102 +10716,100 @@
     <w:rsid w:val="008F216C"/>
     <w:rsid w:val="008F228E"/>
     <w:rsid w:val="008F363A"/>
     <w:rsid w:val="008F44B7"/>
     <w:rsid w:val="008F60AF"/>
     <w:rsid w:val="00901319"/>
     <w:rsid w:val="00905530"/>
     <w:rsid w:val="00905EB9"/>
     <w:rsid w:val="009107BF"/>
     <w:rsid w:val="009128EF"/>
     <w:rsid w:val="00917103"/>
     <w:rsid w:val="00922B58"/>
     <w:rsid w:val="0092609F"/>
     <w:rsid w:val="00937936"/>
     <w:rsid w:val="009379AC"/>
     <w:rsid w:val="00944755"/>
     <w:rsid w:val="00945C83"/>
     <w:rsid w:val="0095529E"/>
     <w:rsid w:val="00955681"/>
     <w:rsid w:val="00956270"/>
     <w:rsid w:val="009609DC"/>
     <w:rsid w:val="0096219D"/>
     <w:rsid w:val="009633FE"/>
     <w:rsid w:val="0096520D"/>
     <w:rsid w:val="0096694B"/>
-    <w:rsid w:val="00981A01"/>
     <w:rsid w:val="00982DCA"/>
     <w:rsid w:val="0099515F"/>
     <w:rsid w:val="0099626D"/>
     <w:rsid w:val="00996732"/>
     <w:rsid w:val="009A5A2B"/>
     <w:rsid w:val="009A5E3E"/>
     <w:rsid w:val="009C4F16"/>
     <w:rsid w:val="009C59F7"/>
     <w:rsid w:val="009C7827"/>
     <w:rsid w:val="009D004C"/>
     <w:rsid w:val="009D3CE4"/>
     <w:rsid w:val="009D78B1"/>
     <w:rsid w:val="009DA19F"/>
     <w:rsid w:val="009E112B"/>
     <w:rsid w:val="009E40B6"/>
     <w:rsid w:val="009E7544"/>
     <w:rsid w:val="009F3CFC"/>
     <w:rsid w:val="009F72C0"/>
     <w:rsid w:val="00A0017C"/>
     <w:rsid w:val="00A11701"/>
     <w:rsid w:val="00A157D9"/>
     <w:rsid w:val="00A24E81"/>
     <w:rsid w:val="00A2647E"/>
     <w:rsid w:val="00A466F0"/>
     <w:rsid w:val="00A51BB5"/>
     <w:rsid w:val="00A54115"/>
     <w:rsid w:val="00A579DC"/>
     <w:rsid w:val="00A67CDC"/>
     <w:rsid w:val="00A72182"/>
     <w:rsid w:val="00A833C8"/>
     <w:rsid w:val="00A923E6"/>
     <w:rsid w:val="00A924F5"/>
     <w:rsid w:val="00A93387"/>
     <w:rsid w:val="00A9776E"/>
     <w:rsid w:val="00AA1030"/>
     <w:rsid w:val="00AA1911"/>
     <w:rsid w:val="00AA2319"/>
     <w:rsid w:val="00AA771B"/>
     <w:rsid w:val="00AB0130"/>
     <w:rsid w:val="00AC36F8"/>
     <w:rsid w:val="00AC5B09"/>
     <w:rsid w:val="00AC6DC1"/>
     <w:rsid w:val="00AD29E7"/>
     <w:rsid w:val="00AD4B38"/>
     <w:rsid w:val="00AE01B1"/>
     <w:rsid w:val="00AE1170"/>
     <w:rsid w:val="00AE6C4A"/>
     <w:rsid w:val="00AF2D86"/>
     <w:rsid w:val="00AF37E2"/>
     <w:rsid w:val="00AF39AD"/>
-    <w:rsid w:val="00AF5E4A"/>
     <w:rsid w:val="00B0215E"/>
     <w:rsid w:val="00B04C2F"/>
     <w:rsid w:val="00B11A9C"/>
     <w:rsid w:val="00B26284"/>
     <w:rsid w:val="00B353E3"/>
     <w:rsid w:val="00B35F31"/>
     <w:rsid w:val="00B370FB"/>
     <w:rsid w:val="00B42DB9"/>
     <w:rsid w:val="00B51F50"/>
     <w:rsid w:val="00B533D3"/>
     <w:rsid w:val="00B538E0"/>
     <w:rsid w:val="00B74DB7"/>
     <w:rsid w:val="00B750FE"/>
     <w:rsid w:val="00B76D80"/>
     <w:rsid w:val="00B8093E"/>
     <w:rsid w:val="00B92D71"/>
     <w:rsid w:val="00BA661E"/>
     <w:rsid w:val="00BA680C"/>
     <w:rsid w:val="00BB06CB"/>
     <w:rsid w:val="00BB06CE"/>
     <w:rsid w:val="00BB1573"/>
     <w:rsid w:val="00BB2506"/>
     <w:rsid w:val="00BB5DE1"/>
     <w:rsid w:val="00BC6375"/>
     <w:rsid w:val="00BD0647"/>
@@ -10854,51 +10858,50 @@
     <w:rsid w:val="00D30A56"/>
     <w:rsid w:val="00D37AEB"/>
     <w:rsid w:val="00D50115"/>
     <w:rsid w:val="00D50415"/>
     <w:rsid w:val="00D50BDB"/>
     <w:rsid w:val="00D50FFB"/>
     <w:rsid w:val="00D53C7F"/>
     <w:rsid w:val="00D63F07"/>
     <w:rsid w:val="00D6708D"/>
     <w:rsid w:val="00D75440"/>
     <w:rsid w:val="00D771C9"/>
     <w:rsid w:val="00D84032"/>
     <w:rsid w:val="00DA143B"/>
     <w:rsid w:val="00DA36C2"/>
     <w:rsid w:val="00DA41DA"/>
     <w:rsid w:val="00DB59F1"/>
     <w:rsid w:val="00DC45B1"/>
     <w:rsid w:val="00DD42BA"/>
     <w:rsid w:val="00DD53C0"/>
     <w:rsid w:val="00DD7185"/>
     <w:rsid w:val="00DD7A2B"/>
     <w:rsid w:val="00DE1C5F"/>
     <w:rsid w:val="00DE5003"/>
     <w:rsid w:val="00DE68FE"/>
     <w:rsid w:val="00DF1810"/>
-    <w:rsid w:val="00E013CD"/>
     <w:rsid w:val="00E04245"/>
     <w:rsid w:val="00E06F05"/>
     <w:rsid w:val="00E07444"/>
     <w:rsid w:val="00E1244F"/>
     <w:rsid w:val="00E16E00"/>
     <w:rsid w:val="00E17169"/>
     <w:rsid w:val="00E22443"/>
     <w:rsid w:val="00E30087"/>
     <w:rsid w:val="00E30401"/>
     <w:rsid w:val="00E422CF"/>
     <w:rsid w:val="00E43988"/>
     <w:rsid w:val="00E47821"/>
     <w:rsid w:val="00E52353"/>
     <w:rsid w:val="00E537D9"/>
     <w:rsid w:val="00E54C74"/>
     <w:rsid w:val="00E60FE5"/>
     <w:rsid w:val="00E62C15"/>
     <w:rsid w:val="00E70C7E"/>
     <w:rsid w:val="00E7494F"/>
     <w:rsid w:val="00E8729F"/>
     <w:rsid w:val="00E875E5"/>
     <w:rsid w:val="00E8782B"/>
     <w:rsid w:val="00E9316C"/>
     <w:rsid w:val="00E93BFB"/>
     <w:rsid w:val="00E97479"/>
@@ -18788,77 +18791,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...25 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100C0089164BC792944BDC9597ACDD5D9D2" ma:contentTypeVersion="25" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="f747606570a60ba6ff2126d5849d82d5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="ec70fe52-d71f-40ad-83f2-2cfd903bf745" xmlns:ns3="5f2db698-0b05-4c54-b32a-ea994573cf86" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3487cc707245c8c5f6de9e4722361b05" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="ec70fe52-d71f-40ad-83f2-2cfd903bf745"/>
     <xsd:import namespace="5f2db698-0b05-4c54-b32a-ea994573cf86"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:LastSharedByUser" minOccurs="0"/>
                 <xsd:element ref="ns2:LastSharedByTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
@@ -19108,119 +19084,146 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="5f2db698-0b05-4c54-b32a-ea994573cf86">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Notes_x0028_server_x0029_ xmlns="5f2db698-0b05-4c54-b32a-ea994573cf86" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="ec70fe52-d71f-40ad-83f2-2cfd903bf745" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C66A2FA-8E7F-4AA8-921E-71BED7FC8286}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="ec70fe52-d71f-40ad-83f2-2cfd903bf745"/>
     <ds:schemaRef ds:uri="5f2db698-0b05-4c54-b32a-ea994573cf86"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2710449F-B5BA-4A6C-82C1-800255D055F6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC85C9A6-6139-431B-BEC6-F696B91FC05D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="5f2db698-0b05-4c54-b32a-ea994573cf86"/>
+    <ds:schemaRef ds:uri="ec70fe52-d71f-40ad-83f2-2cfd903bf745"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3FF0AFDD-818F-478E-BA08-63649F4FE315}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{dbc9012d-628b-43d4-b190-8a730f7e1e96}" enabled="0" method="" siteId="{dbc9012d-628b-43d4-b190-8a730f7e1e96}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>3469</Words>
-  <Characters>1978</Characters>
+  <Words>623</Words>
+  <Characters>4837</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
+  <Lines>40</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5437</CharactersWithSpaces>
+  <CharactersWithSpaces>5450</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>327762</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.vmnvd.gov.lv/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>