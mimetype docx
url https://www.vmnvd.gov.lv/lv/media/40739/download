--- v0 (2026-01-09)
+++ v1 (2026-07-23)
@@ -1115,110 +1115,86 @@
         <w:t>skrīninga</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="1A69D3CA" w:rsidRPr="0E2C9723">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> testa komple</w:t>
       </w:r>
       <w:r w:rsidR="00664786" w:rsidRPr="0E2C9723">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidR="002728E3" w:rsidRPr="0E2C9723">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>tu);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13E51CA7" w14:textId="252E2612" w:rsidR="00DD7BBE" w:rsidRDefault="008452C0" w:rsidP="005B7EC9">
+    <w:p w14:paraId="13E51CA7" w14:textId="19E85010" w:rsidR="00DD7BBE" w:rsidRDefault="008452C0" w:rsidP="005B7EC9">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD7BBE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00664786" w:rsidRPr="00DD7BBE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">.2. </w:t>
       </w:r>
       <w:r w:rsidR="37DDB251" w:rsidRPr="00DD7BBE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">vakcinācijas nozīmi </w:t>
       </w:r>
       <w:r w:rsidR="37DDB251" w:rsidRPr="00DD7BBE">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
-        <w:t xml:space="preserve"> atbilstoši </w:t>
-[...23 lines deleted...]
-        <w:t>iskam un /vai medicīniskajām indikācijā</w:t>
+        <w:t xml:space="preserve"> atbilstoši individuālām  riskam un /vai medicīniskajām indikācijā</w:t>
       </w:r>
       <w:r w:rsidR="002728E3" w:rsidRPr="00DD7BBE">
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
         <w:t>m.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A184097" w14:textId="77777777" w:rsidR="00DD7BBE" w:rsidRPr="00DD7BBE" w:rsidRDefault="00DD7BBE" w:rsidP="005B7EC9">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="591C35C8" w14:textId="4E90AD39" w:rsidR="00664786" w:rsidRPr="00DD7BBE" w:rsidRDefault="0063413B" w:rsidP="005B7EC9">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
@@ -1345,61 +1321,61 @@
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008452C0" w:rsidRPr="00DD7BBE" w:rsidSect="005B7EC9">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B413689" w14:textId="77777777" w:rsidR="00F00FE7" w:rsidRDefault="00F00FE7" w:rsidP="00DA4732">
+    <w:p w14:paraId="2772E1B2" w14:textId="77777777" w:rsidR="007740D9" w:rsidRDefault="007740D9" w:rsidP="00DA4732">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C747B1B" w14:textId="77777777" w:rsidR="00F00FE7" w:rsidRDefault="00F00FE7" w:rsidP="00DA4732">
+    <w:p w14:paraId="7B3D053C" w14:textId="77777777" w:rsidR="007740D9" w:rsidRDefault="007740D9" w:rsidP="00DA4732">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -1446,61 +1422,61 @@
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6DF28F4C" w14:textId="77777777" w:rsidR="00DA4732" w:rsidRDefault="00DA4732">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="32352206" w14:textId="77777777" w:rsidR="00DA4732" w:rsidRDefault="00DA4732">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="407EE47E" w14:textId="77777777" w:rsidR="00F00FE7" w:rsidRDefault="00F00FE7" w:rsidP="00DA4732">
+    <w:p w14:paraId="0C1C0777" w14:textId="77777777" w:rsidR="007740D9" w:rsidRDefault="007740D9" w:rsidP="00DA4732">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="19A7489B" w14:textId="77777777" w:rsidR="00F00FE7" w:rsidRDefault="00F00FE7" w:rsidP="00DA4732">
+    <w:p w14:paraId="6A3FB10D" w14:textId="77777777" w:rsidR="007740D9" w:rsidRDefault="007740D9" w:rsidP="00DA4732">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="42AAE268" w14:textId="77777777" w:rsidR="00DA4732" w:rsidRDefault="00DA4732">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="51DC20A0" w14:textId="7A9A8468" w:rsidR="00DA4732" w:rsidRPr="00DA4732" w:rsidRDefault="0E2C9723" w:rsidP="00DA4732">
     <w:pPr>
@@ -9356,98 +9332,94 @@
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007F578A"/>
     <w:rsid w:val="00005290"/>
     <w:rsid w:val="000331AF"/>
     <w:rsid w:val="00091434"/>
-    <w:rsid w:val="000971D8"/>
     <w:rsid w:val="000975CB"/>
     <w:rsid w:val="000A996B"/>
     <w:rsid w:val="00116800"/>
     <w:rsid w:val="00116F72"/>
     <w:rsid w:val="001724D2"/>
     <w:rsid w:val="00177A71"/>
     <w:rsid w:val="001920B6"/>
     <w:rsid w:val="001B178E"/>
     <w:rsid w:val="001D295C"/>
     <w:rsid w:val="00217DA6"/>
     <w:rsid w:val="00243678"/>
     <w:rsid w:val="002614F2"/>
     <w:rsid w:val="002728E3"/>
     <w:rsid w:val="002867A6"/>
     <w:rsid w:val="002D26CB"/>
     <w:rsid w:val="002F2B42"/>
     <w:rsid w:val="00313A2A"/>
     <w:rsid w:val="00321733"/>
     <w:rsid w:val="00327914"/>
     <w:rsid w:val="00333ECF"/>
     <w:rsid w:val="0034099E"/>
     <w:rsid w:val="00341D48"/>
     <w:rsid w:val="0038636C"/>
     <w:rsid w:val="003B1A64"/>
     <w:rsid w:val="003B527A"/>
     <w:rsid w:val="003F46CA"/>
     <w:rsid w:val="00412492"/>
     <w:rsid w:val="0045066D"/>
-    <w:rsid w:val="004556AD"/>
     <w:rsid w:val="0047428A"/>
     <w:rsid w:val="00480918"/>
     <w:rsid w:val="004A205F"/>
     <w:rsid w:val="004C003C"/>
     <w:rsid w:val="004D5215"/>
-    <w:rsid w:val="004F4152"/>
     <w:rsid w:val="00504A3F"/>
     <w:rsid w:val="00516E25"/>
     <w:rsid w:val="0052290F"/>
     <w:rsid w:val="005315DA"/>
     <w:rsid w:val="00561BD6"/>
     <w:rsid w:val="005628AA"/>
     <w:rsid w:val="0059518F"/>
     <w:rsid w:val="005B7EC9"/>
     <w:rsid w:val="005C641E"/>
     <w:rsid w:val="005D5D2E"/>
     <w:rsid w:val="005F1C2A"/>
-    <w:rsid w:val="0060230E"/>
     <w:rsid w:val="00624F10"/>
     <w:rsid w:val="0063413B"/>
     <w:rsid w:val="00664786"/>
     <w:rsid w:val="00686EB2"/>
     <w:rsid w:val="00686F53"/>
     <w:rsid w:val="00695399"/>
     <w:rsid w:val="006C7252"/>
     <w:rsid w:val="006E3FD8"/>
     <w:rsid w:val="006E5006"/>
     <w:rsid w:val="00705378"/>
     <w:rsid w:val="007360C0"/>
     <w:rsid w:val="007740D9"/>
     <w:rsid w:val="007971F2"/>
     <w:rsid w:val="007F30A9"/>
     <w:rsid w:val="007F578A"/>
     <w:rsid w:val="00816F0F"/>
     <w:rsid w:val="00834266"/>
     <w:rsid w:val="00836EEE"/>
     <w:rsid w:val="00837F9A"/>
     <w:rsid w:val="008452C0"/>
     <w:rsid w:val="00845914"/>
     <w:rsid w:val="0086070F"/>
     <w:rsid w:val="00870941"/>
     <w:rsid w:val="00891E5D"/>
     <w:rsid w:val="008A4516"/>
@@ -9455,80 +9427,78 @@
     <w:rsid w:val="008A5D62"/>
     <w:rsid w:val="009107BF"/>
     <w:rsid w:val="00933371"/>
     <w:rsid w:val="00934E21"/>
     <w:rsid w:val="00955681"/>
     <w:rsid w:val="00960E95"/>
     <w:rsid w:val="009C70C2"/>
     <w:rsid w:val="009E112B"/>
     <w:rsid w:val="009E24CB"/>
     <w:rsid w:val="009F5A19"/>
     <w:rsid w:val="00A021F4"/>
     <w:rsid w:val="00A11701"/>
     <w:rsid w:val="00A41019"/>
     <w:rsid w:val="00A411D2"/>
     <w:rsid w:val="00A61144"/>
     <w:rsid w:val="00A647A0"/>
     <w:rsid w:val="00A67A6A"/>
     <w:rsid w:val="00A923E6"/>
     <w:rsid w:val="00A953F7"/>
     <w:rsid w:val="00A97271"/>
     <w:rsid w:val="00AF581D"/>
     <w:rsid w:val="00B4257B"/>
     <w:rsid w:val="00B42DB9"/>
     <w:rsid w:val="00B51A16"/>
     <w:rsid w:val="00BA7C18"/>
-    <w:rsid w:val="00BC6A94"/>
     <w:rsid w:val="00BE4BFD"/>
     <w:rsid w:val="00BF6EBB"/>
     <w:rsid w:val="00BF783C"/>
     <w:rsid w:val="00C65DE2"/>
     <w:rsid w:val="00C97E1C"/>
     <w:rsid w:val="00CA270B"/>
     <w:rsid w:val="00CC0F11"/>
     <w:rsid w:val="00D05058"/>
     <w:rsid w:val="00D05DB8"/>
     <w:rsid w:val="00D25553"/>
     <w:rsid w:val="00D300D6"/>
     <w:rsid w:val="00D345E0"/>
     <w:rsid w:val="00D50FFB"/>
     <w:rsid w:val="00D53C7F"/>
     <w:rsid w:val="00DA4732"/>
     <w:rsid w:val="00DD6218"/>
     <w:rsid w:val="00DD7BBE"/>
     <w:rsid w:val="00DE5003"/>
     <w:rsid w:val="00E552DE"/>
     <w:rsid w:val="00E556DD"/>
     <w:rsid w:val="00E56932"/>
     <w:rsid w:val="00E63679"/>
     <w:rsid w:val="00E76A50"/>
     <w:rsid w:val="00E93BFB"/>
     <w:rsid w:val="00E9507A"/>
     <w:rsid w:val="00EA632B"/>
     <w:rsid w:val="00EF4DBF"/>
     <w:rsid w:val="00EF714B"/>
-    <w:rsid w:val="00F00FE7"/>
     <w:rsid w:val="00F01D2C"/>
     <w:rsid w:val="00F042D2"/>
     <w:rsid w:val="00F06478"/>
     <w:rsid w:val="00F1590C"/>
     <w:rsid w:val="00F20579"/>
     <w:rsid w:val="00F6182B"/>
     <w:rsid w:val="00F61C7C"/>
     <w:rsid w:val="00F7005F"/>
     <w:rsid w:val="00F7547C"/>
     <w:rsid w:val="00F9237C"/>
     <w:rsid w:val="00FF52C3"/>
     <w:rsid w:val="0199D4EB"/>
     <w:rsid w:val="06BBE85C"/>
     <w:rsid w:val="0A690964"/>
     <w:rsid w:val="0AED7C2F"/>
     <w:rsid w:val="0C04D9C5"/>
     <w:rsid w:val="0D0E2D6A"/>
     <w:rsid w:val="0D23DB5C"/>
     <w:rsid w:val="0DB9D283"/>
     <w:rsid w:val="0E2C9723"/>
     <w:rsid w:val="0E745450"/>
     <w:rsid w:val="0F235AA4"/>
     <w:rsid w:val="1012F2FD"/>
     <w:rsid w:val="1075F77E"/>
     <w:rsid w:val="10A153A1"/>
@@ -15567,51 +15537,50 @@
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2141993030">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -15888,69 +15857,65 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100EB794CB8B7D6924881BE58E4B0D5FED5" ma:contentTypeVersion="7" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8cef706978bdd751bc82da0e86fcc358">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="10c4a72e-44cb-4d7f-a879-1e3b5779b861" xmlns:ns4="4dccc89a-07d3-45f1-bf8f-3554021190a7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3ebd1dce5517b3743bc41e4c2dfcd09c" ns3:_="" ns4:_="">
     <xsd:import namespace="10c4a72e-44cb-4d7f-a879-1e3b5779b861"/>
     <xsd:import namespace="4dccc89a-07d3-45f1-bf8f-3554021190a7"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="10c4a72e-44cb-4d7f-a879-1e3b5779b861" elementFormDefault="qualified">
@@ -16089,90 +16054,94 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{13AA0CCE-0F19-4F3E-B422-00279D32C98E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE91FE2B-4A27-49F3-AD7D-7DA24F6DAAB0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04C14E06-8D93-42CF-B27A-A0AABD5E8321}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="10c4a72e-44cb-4d7f-a879-1e3b5779b861"/>
     <ds:schemaRef ds:uri="4dccc89a-07d3-45f1-bf8f-3554021190a7"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3FF0AFDD-818F-478E-BA08-63649F4FE315}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1512</Words>
   <Characters>862</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2370</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 