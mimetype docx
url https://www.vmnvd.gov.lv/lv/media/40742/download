--- v0 (2026-01-09)
+++ v1 (2026-07-21)
@@ -5737,78 +5737,145 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>gan zobu higiēnas pakalpojumus (turpmāk kopā – zobārstniecības pakalpojumi) bērniem vecumā līdz 18 gadiem.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C3031DB" w14:textId="5EA04DEE" w:rsidR="00E53F82" w:rsidRPr="005D606F" w:rsidRDefault="595457A3" w:rsidP="005D606F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D606F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B606824" w14:textId="79C3D85D" w:rsidR="00E41293" w:rsidRDefault="00402DAC" w:rsidP="005D606F">
+    <w:p w14:paraId="782F595C" w14:textId="77777777" w:rsidR="00402DAC" w:rsidRPr="005D606F" w:rsidRDefault="00402DAC" w:rsidP="00402DAC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE63A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">20. </w:t>
-[...7 lines deleted...]
-        <w:t>IZPILDĪTĀJS nodrošina zobārstniecības pakalpojumus mobilajā zobārstniecības autobusā pie tām Latvijas reģionu izglītības iestādēm, kas atrodas tālāk par 20 km no vietas, kur tiek sniegti valsts apmaksāti zobārstniecības pakalpojumi. Attālums no izglītības iestādes līdz vietai, kur tiek sniegti valsts apmaksāti zobārstniecības pakalpojumi tiek mērīts pa valsts un pašvaldības nozīmes auto ceļiem.  Izglītības iestāžu saraksts, pie kurām jāsniedz zobārstniecības pakalpojumi, tiek pievienots Līguma 2.pielikumā.</w:t>
+        <w:t xml:space="preserve">20. IZPILDĪTĀJS nodrošina </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00422174">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zobārstniecības pakalpojumus mobilajā zobārstniecības autobusā pie tām Latvijas reģionu izglītības iestādēm, kas atrodas tālāk par 20 km no vietas, kur tiek sniegti valsts apmaksāti zobārstniecības pakalpojumi. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00422174">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Attālums no izglītības iestādes līdz </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00422174">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vieta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00422174">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, kur tiek sniegti valsts apmaksāti zobārstniecības pakalpojumi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00422174" w:rsidDel="00E4589D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00422174">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tiek mērīts pa valsts un pašvaldības nozīmes auto ceļiem.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE63A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Izglītības iestāžu saraksts, pie kurām jāsniedz zobārstniecības pakalpojumi, tiek pievienots Finanšu paziņojuma pielikumā.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D606F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58D1251E" w14:textId="77777777" w:rsidR="00D66F5F" w:rsidRPr="005D606F" w:rsidRDefault="00D66F5F" w:rsidP="005D606F">
+    <w:p w14:paraId="1B606824" w14:textId="77777777" w:rsidR="00E41293" w:rsidRPr="005D606F" w:rsidRDefault="00E41293" w:rsidP="005D606F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42DB98FA" w14:textId="0E6E5A55" w:rsidR="00E53F82" w:rsidRPr="005D606F" w:rsidRDefault="00DB77A1" w:rsidP="005D606F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D606F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7396,61 +7463,61 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E53F82" w:rsidRPr="005D606F" w:rsidSect="00E25C41">
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5DD04779" w14:textId="77777777" w:rsidR="00904077" w:rsidRDefault="00904077" w:rsidP="00020641">
+    <w:p w14:paraId="3CF1CD4C" w14:textId="77777777" w:rsidR="000B7375" w:rsidRDefault="000B7375" w:rsidP="00020641">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75FD2221" w14:textId="77777777" w:rsidR="00904077" w:rsidRDefault="00904077" w:rsidP="00020641">
+    <w:p w14:paraId="5CAEB123" w14:textId="77777777" w:rsidR="000B7375" w:rsidRDefault="000B7375" w:rsidP="00020641">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
@@ -7474,61 +7541,61 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic">
     <w:altName w:val="游ゴシック"/>
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="605E3F6C" w14:textId="77777777" w:rsidR="00904077" w:rsidRDefault="00904077" w:rsidP="00020641">
+    <w:p w14:paraId="26C60E25" w14:textId="77777777" w:rsidR="000B7375" w:rsidRDefault="000B7375" w:rsidP="00020641">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03DEC1CB" w14:textId="77777777" w:rsidR="00904077" w:rsidRDefault="00904077" w:rsidP="00020641">
+    <w:p w14:paraId="46595950" w14:textId="77777777" w:rsidR="000B7375" w:rsidRDefault="000B7375" w:rsidP="00020641">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0FBD0825" w14:textId="77777777" w:rsidR="009D0196" w:rsidRPr="00197E38" w:rsidRDefault="009D0196" w:rsidP="009D0196">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00197E38">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
@@ -11210,66 +11277,64 @@
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C01171"/>
     <w:rsid w:val="00001B3A"/>
     <w:rsid w:val="00006DC7"/>
     <w:rsid w:val="00020641"/>
     <w:rsid w:val="00033194"/>
     <w:rsid w:val="00051726"/>
     <w:rsid w:val="00057C27"/>
     <w:rsid w:val="00066AD1"/>
     <w:rsid w:val="000A1222"/>
     <w:rsid w:val="000A25DD"/>
-    <w:rsid w:val="000B094E"/>
     <w:rsid w:val="000B7375"/>
     <w:rsid w:val="000C11FF"/>
     <w:rsid w:val="000C4730"/>
     <w:rsid w:val="000C5577"/>
     <w:rsid w:val="000C5A44"/>
     <w:rsid w:val="00106CD3"/>
     <w:rsid w:val="00112E21"/>
     <w:rsid w:val="0011528A"/>
     <w:rsid w:val="00134CB0"/>
     <w:rsid w:val="001576FD"/>
     <w:rsid w:val="00164353"/>
     <w:rsid w:val="0019471D"/>
     <w:rsid w:val="00197250"/>
     <w:rsid w:val="001E1AD3"/>
-    <w:rsid w:val="001E35D3"/>
     <w:rsid w:val="001E6179"/>
     <w:rsid w:val="00207994"/>
     <w:rsid w:val="0023392F"/>
     <w:rsid w:val="00236479"/>
     <w:rsid w:val="002524E0"/>
     <w:rsid w:val="00253C0A"/>
     <w:rsid w:val="00262A02"/>
     <w:rsid w:val="002651DB"/>
     <w:rsid w:val="002974F2"/>
     <w:rsid w:val="002C647F"/>
     <w:rsid w:val="002D3203"/>
     <w:rsid w:val="002D6FE4"/>
     <w:rsid w:val="002E0CC8"/>
     <w:rsid w:val="002E5342"/>
     <w:rsid w:val="003314BB"/>
     <w:rsid w:val="00337B16"/>
     <w:rsid w:val="0034524C"/>
     <w:rsid w:val="003535B2"/>
     <w:rsid w:val="00357F42"/>
     <w:rsid w:val="00385772"/>
     <w:rsid w:val="003934EE"/>
     <w:rsid w:val="0039447A"/>
     <w:rsid w:val="003A346C"/>
     <w:rsid w:val="003B311D"/>
     <w:rsid w:val="003B4393"/>
@@ -11304,114 +11369,110 @@
     <w:rsid w:val="00654A27"/>
     <w:rsid w:val="00662499"/>
     <w:rsid w:val="00663A10"/>
     <w:rsid w:val="00663EF1"/>
     <w:rsid w:val="00686B5A"/>
     <w:rsid w:val="006D1FC3"/>
     <w:rsid w:val="006D2774"/>
     <w:rsid w:val="006D7FE8"/>
     <w:rsid w:val="00701EE5"/>
     <w:rsid w:val="007924E9"/>
     <w:rsid w:val="007B5E9D"/>
     <w:rsid w:val="007E3027"/>
     <w:rsid w:val="007F4075"/>
     <w:rsid w:val="007F7D3D"/>
     <w:rsid w:val="00831A33"/>
     <w:rsid w:val="0085247D"/>
     <w:rsid w:val="00862737"/>
     <w:rsid w:val="00865C71"/>
     <w:rsid w:val="008916CC"/>
     <w:rsid w:val="00895D7D"/>
     <w:rsid w:val="008B63AE"/>
     <w:rsid w:val="008C0B01"/>
     <w:rsid w:val="008C664C"/>
     <w:rsid w:val="008D7AA5"/>
     <w:rsid w:val="008E5919"/>
-    <w:rsid w:val="008F1501"/>
-    <w:rsid w:val="00904077"/>
     <w:rsid w:val="009062C7"/>
     <w:rsid w:val="0093523F"/>
     <w:rsid w:val="00962FE1"/>
     <w:rsid w:val="00974FD9"/>
     <w:rsid w:val="009800BC"/>
     <w:rsid w:val="009C3671"/>
     <w:rsid w:val="009D018B"/>
     <w:rsid w:val="009D0196"/>
     <w:rsid w:val="009D0225"/>
     <w:rsid w:val="00A0548C"/>
     <w:rsid w:val="00A11951"/>
     <w:rsid w:val="00A14F87"/>
     <w:rsid w:val="00A23079"/>
     <w:rsid w:val="00A73409"/>
     <w:rsid w:val="00A95D72"/>
     <w:rsid w:val="00AB2B41"/>
     <w:rsid w:val="00AC2CF9"/>
     <w:rsid w:val="00AE09BB"/>
     <w:rsid w:val="00AE774C"/>
     <w:rsid w:val="00AF5FAA"/>
     <w:rsid w:val="00AF628C"/>
     <w:rsid w:val="00B0286A"/>
     <w:rsid w:val="00B059E4"/>
     <w:rsid w:val="00B20540"/>
     <w:rsid w:val="00B4665F"/>
     <w:rsid w:val="00B75D94"/>
     <w:rsid w:val="00B80690"/>
     <w:rsid w:val="00B86ED6"/>
     <w:rsid w:val="00B97EFF"/>
     <w:rsid w:val="00BC14BE"/>
     <w:rsid w:val="00BD2CE5"/>
     <w:rsid w:val="00BE7C98"/>
     <w:rsid w:val="00BF6891"/>
     <w:rsid w:val="00C01171"/>
     <w:rsid w:val="00C04E6B"/>
     <w:rsid w:val="00C26BCE"/>
     <w:rsid w:val="00C37DA8"/>
     <w:rsid w:val="00C446F9"/>
     <w:rsid w:val="00C467BB"/>
     <w:rsid w:val="00C471FD"/>
     <w:rsid w:val="00C47F23"/>
     <w:rsid w:val="00C664BC"/>
     <w:rsid w:val="00C7276B"/>
     <w:rsid w:val="00C73D60"/>
     <w:rsid w:val="00C81E74"/>
     <w:rsid w:val="00CD0B91"/>
     <w:rsid w:val="00CD39B0"/>
     <w:rsid w:val="00D3713C"/>
     <w:rsid w:val="00D378FF"/>
     <w:rsid w:val="00D420DF"/>
-    <w:rsid w:val="00D66F5F"/>
     <w:rsid w:val="00D76272"/>
     <w:rsid w:val="00D83046"/>
     <w:rsid w:val="00D9672F"/>
     <w:rsid w:val="00DB4CC1"/>
     <w:rsid w:val="00DB77A1"/>
     <w:rsid w:val="00DD22C9"/>
     <w:rsid w:val="00DD2F5A"/>
     <w:rsid w:val="00DE63A2"/>
     <w:rsid w:val="00DF4A61"/>
     <w:rsid w:val="00DF5FE0"/>
-    <w:rsid w:val="00E03BB5"/>
     <w:rsid w:val="00E25C41"/>
     <w:rsid w:val="00E33DC5"/>
     <w:rsid w:val="00E41293"/>
     <w:rsid w:val="00E47F7E"/>
     <w:rsid w:val="00E53F82"/>
     <w:rsid w:val="00E86259"/>
     <w:rsid w:val="00E93BFB"/>
     <w:rsid w:val="00E97BC9"/>
     <w:rsid w:val="00EA6C77"/>
     <w:rsid w:val="00EB2E35"/>
     <w:rsid w:val="00EE536A"/>
     <w:rsid w:val="00F029BC"/>
     <w:rsid w:val="00F15183"/>
     <w:rsid w:val="00F63CA8"/>
     <w:rsid w:val="00F7304B"/>
     <w:rsid w:val="00F80EF8"/>
     <w:rsid w:val="00FC49BA"/>
     <w:rsid w:val="00FF56E5"/>
     <w:rsid w:val="0146882F"/>
     <w:rsid w:val="01716E06"/>
     <w:rsid w:val="01C10C6B"/>
     <w:rsid w:val="01C10DBA"/>
     <w:rsid w:val="02614DBC"/>
     <w:rsid w:val="027E85AB"/>
     <w:rsid w:val="0281C837"/>
@@ -13402,51 +13463,50 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2064674873">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
@@ -13947,76 +14007,76 @@
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0E37B697-27F2-4349-A431-08965B1BB09D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6b8d6a99-5309-4e46-8ea7-c262033394d3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>3997</Characters>
+  <Pages>5</Pages>
+  <Words>7018</Words>
+  <Characters>4001</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>33</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10988</CharactersWithSpaces>
+  <CharactersWithSpaces>10998</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Violeta Ditļa-Savicka</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100CD335C32D8EA4E4AAD873A1E9C291B61</vt:lpwstr>
   </property>