--- v0 (2026-01-09)
+++ v1 (2026-07-13)
@@ -227,78 +227,71 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="269491F5" w14:textId="5799AA75" w:rsidR="00FB007A" w:rsidRPr="003640CC" w:rsidRDefault="00FB007A" w:rsidP="00207246">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="357590E6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Primāra CPV noteikšanas skrīninga izmeklējumus sievietēm no 30 gadu vecuma līdz 70 gadu vecumam  reizi 5 gados;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CB01ADA" w14:textId="4A09AC4E" w:rsidR="00FB007A" w:rsidRPr="003640CC" w:rsidRDefault="00D450BC" w:rsidP="00207246">
+    <w:p w14:paraId="2CB01ADA" w14:textId="77777777" w:rsidR="00FB007A" w:rsidRPr="003640CC" w:rsidRDefault="00FB007A" w:rsidP="00207246">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D450BC">
-[...11 lines deleted...]
-        <w:t>;</w:t>
+      <w:r w:rsidRPr="003640CC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Secīgus pēcskrīninga šķidruma citoloģijas un CPV noteikšanas izmeklējumus;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B02F588" w14:textId="2D0F3658" w:rsidR="00FB007A" w:rsidRPr="003640CC" w:rsidRDefault="00FB007A" w:rsidP="00207246">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003640CC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Diagnostiskos šķidruma citoloģijas izmeklējumus</w:t>
       </w:r>
       <w:r w:rsidR="003640CC">
@@ -347,85 +340,87 @@
     <w:p w14:paraId="54C09C99" w14:textId="047D3153" w:rsidR="00FB007A" w:rsidRPr="003640CC" w:rsidRDefault="00FB007A" w:rsidP="00207246">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003640CC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Veicot šķidruma citoloģijas un CPV izmeklējumus:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C446A5A" w14:textId="56D3D047" w:rsidR="00FB007A" w:rsidRPr="003640CC" w:rsidRDefault="00FB007A" w:rsidP="00207246">
+    <w:p w14:paraId="7C446A5A" w14:textId="77777777" w:rsidR="00FB007A" w:rsidRPr="003640CC" w:rsidRDefault="00FB007A" w:rsidP="00207246">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003640CC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">IZPILDĪTĀJS ir nodrošinājis medicīnas laboratorijas akreditāciju atbilstoši standarta </w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">IZPILDĪTĀJS ir nodrošinājis medicīnas laboratorijas akreditāciju atbilstoši standarta LVS EN ISO 15189:2013 „Medicīnas laboratorijas. Īpašās prasības uz kvalitāti un kompetenci” prasībām. Akreditācijas sfērā ir iekļauti </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003640CC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>;</w:t>
+        <w:t>citoloģiskie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003640CC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un molekulāri bioloģiskie izmeklējumi, kas ietver šķidruma citoloģijas metodi un CPV noteikšanas metodi;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B0F78D" w14:textId="77777777" w:rsidR="00FB007A" w:rsidRPr="003640CC" w:rsidRDefault="00FB007A" w:rsidP="00207246">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003640CC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>IZPILDĪTĀJS nodrošina vismaz 2 (divus) nodarbinātus speciālistus ar laboratorijas ārsta/ speciālista sertifikātu un apmācību apliecinājumu šķidruma citoloģijas testu veikšanā;</w:t>
       </w:r>
     </w:p>
@@ -560,81 +555,74 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D381279" w14:textId="77777777" w:rsidR="00FB007A" w:rsidRPr="003640CC" w:rsidRDefault="00FB007A" w:rsidP="00207246">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003640CC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">IZPILDĪTĀJS nodrošina secīgu  CPV noteikšanas testu veikšanu no šķidruma citoloģijas izmeklējumam paņemtā parauga un otrādi (atbilstoši DIENESTA tīmekļvietnē www.vmnvd.gov.lv sadaļā “Profesionāļiem &gt; Līgumu dokumenti &gt; NVD sagatavotā informācija &gt; Ambulatorie pakalpojumi” publicētiem valsts organizētā dzemdes kakla vēža skrīninga </w:t>
-[...7 lines deleted...]
-        <w:t>sniegšanas nosacījumiem ne vēlāk kā 10 (desmit) darba dienu (pirmā darbdiena ir nākamā darbdiena) laikā pēc parauga nogādāšanas laboratorijā;</w:t>
+        <w:t>IZPILDĪTĀJS nodrošina secīgu  CPV noteikšanas testu veikšanu no šķidruma citoloģijas izmeklējumam paņemtā parauga un otrādi (atbilstoši DIENESTA tīmekļvietnē www.vmnvd.gov.lv sadaļā “Profesionāļiem &gt; Līgumu dokumenti &gt; NVD sagatavotā informācija &gt; Ambulatorie pakalpojumi” publicētiem valsts organizētā dzemdes kakla vēža skrīninga sniegšanas nosacījumiem ne vēlāk kā 10 (desmit) darba dienu (pirmā darbdiena ir nākamā darbdiena) laikā pēc parauga nogādāšanas laboratorijā;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B298079" w14:textId="77777777" w:rsidR="00FB007A" w:rsidRPr="003640CC" w:rsidRDefault="00FB007A" w:rsidP="00207246">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003640CC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>IZPILDĪTĀJS nodrošina šķidruma citoloģijas un CPV noteikšanas konteineru (barotņu) un paraugu paņemšanas birstīšu piegādi līdz  ārstniecības iestādes norādītai adresei  visā Latvijas Republikas teritorijā  ārstniecības iestādēm, kas nodrošina dzemdes kakla skrīninga izmeklējumu paraugu paņemšanu un, DIENESTA līgumpartneriem, kas nodrošina diagnostisko izmeklējumu paraugu paņemšanu;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02329DF8" w14:textId="77777777" w:rsidR="00FB007A" w:rsidRPr="003640CC" w:rsidRDefault="00FB007A" w:rsidP="00207246">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003640CC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>IZPILDĪTĀJS piegādā šķidruma citoloģijas un CPV noteikšanas konteinerus  (barotnes) un paraugu paņemšanas birstītes ne vēlāk kā 5 (piecu) darba dienu laikā pēc ārstniecības iestādes pieprasījuma ārstniecības iestādes norādītā adresē;</w:t>
       </w:r>
@@ -681,229 +669,171 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>IZPILDĪTĀJS nodrošina  šķidruma citoloģijas izmeklējuma un CPV testa rezultāta, ar DIENESTA sagatavotu rezultātu skaidrojumu, pieejamību vienotās veselības nozares elektroniskās informācijas sistēmā un  paziņošanu  personai, ja pieejama personas kontaktinformācija,  un ārstam nosūtītājam ne vēlāk kā  10 (desmit) darba dienu laikā (pirmā darbdiena ir nākamā darbdiena) pēc parauga saņemšanas dienas laboratorijā;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="393A6404" w14:textId="76EA46F4" w:rsidR="00FB007A" w:rsidRPr="003640CC" w:rsidRDefault="00FB007A" w:rsidP="00207246">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="252537B0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>IZPILDĪTĀJS nodrošina  šķidruma citoloģijas izmeklējuma un CPV testa rezultāta, ar DIENESTA sagatavotu rezultātu skaidrojumu paziņošanu pacienta ģimenes ārstam, gadījumā, ja šķidruma citoloģijas skrīninga rezultāts ir A2, A3 vai A5 un pozitīvs CPV, AH, A4 un A6, kā arī ja pozitīvs CPV primārā CPV skrīninga gadījumā ne vēlāk kā  10 (desmit) darba dienu laikā (pirmā darbdiena ir nākamā darbdiena) pēc parauga saņemšanas dienas laboratorijā;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E14A1CB" w14:textId="020C5E8C" w:rsidR="00FB007A" w:rsidRDefault="00FB007A" w:rsidP="00207246">
+    <w:p w14:paraId="1E14A1CB" w14:textId="3D2D3640" w:rsidR="00FB007A" w:rsidRDefault="00FB007A" w:rsidP="00207246">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk101526672"/>
       <w:r w:rsidRPr="357590E6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Uz stacionārajām ārstniecības iestādēm, kas nodrošina onkoloģisko dzemdes kakla vēža ārstēšanu neattiecas šajā izmeklējumu sniegšanas kārtībā iekļautie 3.6., 3.7., 3.8.,</w:t>
-[...13 lines deleted...]
-        <w:t>5.1 apakšpunkti.</w:t>
+        <w:t>Uz stacionārajām ārstniecības iestādēm, kas nodrošina onkoloģisko dzemdes kakla vēža ārstēšanu neattiecas šajā izmeklējumu sniegšanas kārtībā iekļautie 3.6., 3.7., 3.8., 5.1 apakšpunkti.</w:t>
       </w:r>
       <w:r w:rsidR="00207246">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76100B27" w14:textId="132159E1" w:rsidR="74A666D7" w:rsidRDefault="74A666D7" w:rsidP="00207246">
+    <w:p w14:paraId="76100B27" w14:textId="5DCF6D87" w:rsidR="74A666D7" w:rsidRDefault="74A666D7" w:rsidP="00207246">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="357590E6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IZPILDĪTĀJS ievada datus par </w:t>
       </w:r>
       <w:r w:rsidR="2787B91D" w:rsidRPr="357590E6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">visiem, tajā skaitā </w:t>
       </w:r>
       <w:r w:rsidRPr="357590E6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>maksas</w:t>
       </w:r>
-      <w:r w:rsidR="00FA507F">
+      <w:r w:rsidR="1FD55869" w:rsidRPr="357590E6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="357590E6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FA507F" w:rsidRPr="00FA507F">
-[...53 lines deleted...]
-        <w:t>,</w:t>
+      <w:r w:rsidR="100A6AC9" w:rsidRPr="357590E6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šķidruma citoloģijas </w:t>
       </w:r>
       <w:r w:rsidRPr="357590E6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">šķidruma citoloģijas </w:t>
+        <w:t>izmeklējumiem veselības aprūpes pakalpojumu apmaksas norēķinu sistēmā “Vadības informācijas sistēma”</w:t>
+      </w:r>
+      <w:r w:rsidR="3A853F33" w:rsidRPr="357590E6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="357590E6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>izmeklējumiem veselības aprūpes pakalpojumu apmaksas norēķinu sistēmā “Vadības informācijas sistēma”</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="08597DEF" w14:textId="77777777" w:rsidR="00EA5D26" w:rsidRDefault="00EA5D26" w:rsidP="00EA5D26">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="4A29192D" w14:textId="77777777" w:rsidR="00FB007A" w:rsidRPr="003640CC" w:rsidRDefault="00FB007A" w:rsidP="00207246">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="357590E6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Šķidruma citoloģijas izmeklējumu kvalitātes vērtēšanas kritēriji:</w:t>
       </w:r>
     </w:p>
@@ -972,50 +902,51 @@
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29DB5F06" w14:textId="77777777" w:rsidR="00FB007A" w:rsidRPr="003640CC" w:rsidRDefault="00FB007A" w:rsidP="00207246">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003640CC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>1.tabula</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="11"/>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3407"/>
         <w:gridCol w:w="2976"/>
         <w:gridCol w:w="2977"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FB007A" w:rsidRPr="003640CC" w14:paraId="5F40E3E0" w14:textId="77777777" w:rsidTr="252537B0">
         <w:trPr>
@@ -1363,253 +1294,305 @@
     </w:p>
     <w:p w14:paraId="50AF31D1" w14:textId="77777777" w:rsidR="00DF52E9" w:rsidRPr="003640CC" w:rsidRDefault="00DF52E9" w:rsidP="00207246">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DF52E9" w:rsidRPr="003640CC" w:rsidSect="00FB007A">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="02720090" w14:textId="77777777" w:rsidR="00DC5750" w:rsidRDefault="00DC5750" w:rsidP="00FB007A">
+    <w:p w14:paraId="3E16393C" w14:textId="77777777" w:rsidR="00F27822" w:rsidRDefault="00F27822" w:rsidP="00FB007A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24FB076B" w14:textId="77777777" w:rsidR="00DC5750" w:rsidRDefault="00DC5750" w:rsidP="00FB007A">
+    <w:p w14:paraId="5FD94BA0" w14:textId="77777777" w:rsidR="00F27822" w:rsidRDefault="00F27822" w:rsidP="00FB007A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56CFAF9C" w14:textId="77777777" w:rsidR="00DC5750" w:rsidRDefault="00DC5750" w:rsidP="00FB007A">
+    <w:p w14:paraId="114098DA" w14:textId="77777777" w:rsidR="00F27822" w:rsidRDefault="00F27822" w:rsidP="00FB007A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A397D72" w14:textId="77777777" w:rsidR="00DC5750" w:rsidRDefault="00DC5750" w:rsidP="00FB007A">
+    <w:p w14:paraId="59712292" w14:textId="77777777" w:rsidR="00F27822" w:rsidRDefault="00F27822" w:rsidP="00FB007A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="7E792C29" w14:textId="77777777" w:rsidR="0004679F" w:rsidRDefault="00FB007A" w:rsidP="0004679F">
+    <w:p w14:paraId="49CE3DAB" w14:textId="77777777" w:rsidR="00FB007A" w:rsidRDefault="00FB007A" w:rsidP="00FB007A">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve"> 2020 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>list</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0004679F">
-[...1 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0004679F">
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>human</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>papillomavirus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>assays</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>suitable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>primary</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>cervical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>cancer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>screening</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="08209A46" w14:textId="77777777" w:rsidR="00FB007A" w:rsidRDefault="00FB007A" w:rsidP="00FB007A">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Marc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>Arbyn</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="0004679F">
-        <w:t xml:space="preserve"> et </w:t>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0004679F">
+      <w:r>
+        <w:t>Marie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Simon, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Eliana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Peeters</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Lan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Xu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Chris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> J.L.M. Meijer, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>et</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>al</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="0004679F">
-[...91 lines deleted...]
-    <w:p w14:paraId="65CB180A" w14:textId="681692EC" w:rsidR="00FB007A" w:rsidRDefault="0004679F" w:rsidP="00FB007A">
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65CB180A" w14:textId="77777777" w:rsidR="00FB007A" w:rsidRDefault="00FB007A" w:rsidP="00FB007A">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
-      <w:hyperlink r:id="rId1" w:history="1">
-[...11 lines deleted...]
-        <w:br/>
+      <w:r>
+        <w:t>https://doi.org/10.1016/j.cmi.2021.04.031</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="365AEB2E" w14:textId="4C43A9CA" w:rsidR="00F260A5" w:rsidRPr="00F260A5" w:rsidRDefault="00F260A5" w:rsidP="00F260A5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F260A5">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>spēkā no 202</w:t>
@@ -1753,102 +1736,93 @@
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4963" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1049258724">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00164B6D"/>
-    <w:rsid w:val="00016BB1"/>
-    <w:rsid w:val="0004679F"/>
     <w:rsid w:val="00142796"/>
     <w:rsid w:val="00164B6D"/>
     <w:rsid w:val="00207246"/>
     <w:rsid w:val="00235A3A"/>
     <w:rsid w:val="002F1DFC"/>
     <w:rsid w:val="003640CC"/>
     <w:rsid w:val="004A4DC6"/>
     <w:rsid w:val="007F7AFF"/>
-    <w:rsid w:val="008200D6"/>
-    <w:rsid w:val="00853A67"/>
     <w:rsid w:val="008575F4"/>
-    <w:rsid w:val="008E0BD1"/>
     <w:rsid w:val="00A92588"/>
-    <w:rsid w:val="00B5669F"/>
-    <w:rsid w:val="00B763F2"/>
     <w:rsid w:val="00C02712"/>
     <w:rsid w:val="00C207F2"/>
-    <w:rsid w:val="00D16292"/>
-    <w:rsid w:val="00D450BC"/>
     <w:rsid w:val="00D770F8"/>
-    <w:rsid w:val="00DC5750"/>
+    <w:rsid w:val="00DB6136"/>
     <w:rsid w:val="00DF52E9"/>
     <w:rsid w:val="00E6184B"/>
     <w:rsid w:val="00EA03AD"/>
+    <w:rsid w:val="00EA5D26"/>
     <w:rsid w:val="00EF63C1"/>
     <w:rsid w:val="00F260A5"/>
     <w:rsid w:val="00F27822"/>
-    <w:rsid w:val="00FA507F"/>
     <w:rsid w:val="00FB007A"/>
     <w:rsid w:val="09380EB3"/>
     <w:rsid w:val="0A3D0303"/>
     <w:rsid w:val="0CA6EDE6"/>
     <w:rsid w:val="0F13E042"/>
     <w:rsid w:val="100A6AC9"/>
     <w:rsid w:val="1B67CDE1"/>
     <w:rsid w:val="1D1B62EA"/>
     <w:rsid w:val="1FD55869"/>
     <w:rsid w:val="252537B0"/>
     <w:rsid w:val="2787B91D"/>
     <w:rsid w:val="2884C4A4"/>
     <w:rsid w:val="28E61506"/>
     <w:rsid w:val="2F32987B"/>
     <w:rsid w:val="30CF2039"/>
     <w:rsid w:val="33A632BA"/>
     <w:rsid w:val="357590E6"/>
     <w:rsid w:val="3639F1F5"/>
     <w:rsid w:val="396D1A18"/>
     <w:rsid w:val="3A853F33"/>
     <w:rsid w:val="3BCBF28A"/>
     <w:rsid w:val="3D411E9D"/>
     <w:rsid w:val="461388B5"/>
     <w:rsid w:val="47F5428A"/>
     <w:rsid w:val="55110A3B"/>
@@ -2798,58 +2772,60 @@
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00164B6D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB007A"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:rsid w:val="00FB007A"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB007A"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
@@ -2930,119 +2906,92 @@
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00207246"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
-    </w:rPr>
-[...21 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="179853918">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="770735580">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciensano.be/sites/default/files/doc95_hpvworld-270.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -3317,69 +3266,54 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB2A2E09-9A88-4695-8476-61D33F88F978}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>3591</Words>
-  <Characters>2047</Characters>
+  <Words>3470</Words>
+  <Characters>1979</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>16</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5627</CharactersWithSpaces>
+  <CharactersWithSpaces>5439</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Daiga Vulfa</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>