--- v0 (2026-01-09)
+++ v1 (2026-07-03)
@@ -5843,110 +5843,182 @@
                   <w:szCs w:val="20"/>
                 </w:rPr>
               </m:ctrlPr>
             </m:fPr>
             <m:num>
               <m:eqArr>
                 <m:eqArrPr>
                   <m:ctrlPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:eastAsia="Calibri" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:eqArrPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:nor/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
-                    <m:t>Medicīniskās reh. DS pakalpojumu skaits gadā,</m:t>
+                    <m:t xml:space="preserve">Medicīniskās </m:t>
+                  </m:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <m:r>
+                    <m:rPr>
+                      <m:nor/>
+                    </m:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <m:t>reh</m:t>
+                  </m:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <m:r>
+                    <m:rPr>
+                      <m:nor/>
+                    </m:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <m:t>. DS pakalpojumu skaits gadā,</m:t>
                   </m:r>
                 </m:e>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:nor/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
-                    <m:t xml:space="preserve">kuros sasniegts medicīniskās reh. mērķis </m:t>
+                    <m:t xml:space="preserve">kuros sasniegts medicīniskās </m:t>
+                  </m:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <m:r>
+                    <m:rPr>
+                      <m:nor/>
+                    </m:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <m:t>reh</m:t>
+                  </m:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <m:r>
+                    <m:rPr>
+                      <m:nor/>
+                    </m:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <m:t xml:space="preserve">. mērķis </m:t>
                   </m:r>
                   <m:ctrlPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:e>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:nor/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <m:t xml:space="preserve">(manipulācija 60422) </m:t>
                   </m:r>
                 </m:e>
               </m:eqArr>
             </m:num>
             <m:den>
               <m:eqArr>
                 <m:eqArrPr>
                   <m:ctrlPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:eastAsia="Calibri" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:eqArrPr>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:nor/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
-                    <m:t>Medicīniskās reh. DS pakalpojumu skaits gadā,</m:t>
+                    <m:t xml:space="preserve">Medicīniskās </m:t>
+                  </m:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <m:r>
+                    <m:rPr>
+                      <m:nor/>
+                    </m:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <m:t>reh</m:t>
+                  </m:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <m:r>
+                    <m:rPr>
+                      <m:nor/>
+                    </m:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <m:t>. DS pakalpojumu skaits gadā,</m:t>
                   </m:r>
                 </m:e>
                 <m:e>
                   <m:r>
                     <m:rPr>
                       <m:nor/>
                     </m:rPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <m:t xml:space="preserve">kuros norādītas manipulācijas 60422 - 60424 </m:t>
                   </m:r>
                 </m:e>
               </m:eqArr>
             </m:den>
           </m:f>
           <m:r>
             <m:rPr>
               <m:nor/>
             </m:rPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="20"/>
@@ -6829,119 +6901,119 @@
     </w:p>
     <w:p w14:paraId="6B688A1A" w14:textId="77777777" w:rsidR="00E0125E" w:rsidRPr="003930A6" w:rsidRDefault="00E0125E" w:rsidP="003930A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E0125E" w:rsidRPr="003930A6" w:rsidSect="00CC3057">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="72ADCE9A" w14:textId="77777777" w:rsidR="00F62CE0" w:rsidRDefault="00F62CE0" w:rsidP="002F2D46">
+    <w:p w14:paraId="5BD4661C" w14:textId="77777777" w:rsidR="0049799C" w:rsidRDefault="0049799C" w:rsidP="002F2D46">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5BD5B20A" w14:textId="77777777" w:rsidR="00F62CE0" w:rsidRDefault="00F62CE0" w:rsidP="002F2D46">
+    <w:p w14:paraId="7E1B1419" w14:textId="77777777" w:rsidR="0049799C" w:rsidRDefault="0049799C" w:rsidP="002F2D46">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F805860" w14:textId="77777777" w:rsidR="00F62CE0" w:rsidRDefault="00F62CE0" w:rsidP="002F2D46">
+    <w:p w14:paraId="198D236F" w14:textId="77777777" w:rsidR="0049799C" w:rsidRDefault="0049799C" w:rsidP="002F2D46">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42FFEA2C" w14:textId="77777777" w:rsidR="00F62CE0" w:rsidRDefault="00F62CE0" w:rsidP="002F2D46">
+    <w:p w14:paraId="32C7BBBA" w14:textId="77777777" w:rsidR="0049799C" w:rsidRDefault="0049799C" w:rsidP="002F2D46">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="38CE7F6B" w14:textId="7DDC03F3" w:rsidR="002F2D46" w:rsidRPr="002F2D46" w:rsidRDefault="7729A917" w:rsidP="002F2D46">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="7729A917">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
@@ -7182,110 +7254,107 @@
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008667EF"/>
     <w:rsid w:val="0002206D"/>
     <w:rsid w:val="0005744E"/>
-    <w:rsid w:val="000A51D7"/>
     <w:rsid w:val="00101338"/>
     <w:rsid w:val="001236DC"/>
     <w:rsid w:val="00127403"/>
     <w:rsid w:val="0014109B"/>
     <w:rsid w:val="00143CAA"/>
     <w:rsid w:val="00161D6B"/>
     <w:rsid w:val="00163FCE"/>
     <w:rsid w:val="00184A14"/>
     <w:rsid w:val="002143BA"/>
     <w:rsid w:val="00232001"/>
-    <w:rsid w:val="00297D24"/>
     <w:rsid w:val="002F2D46"/>
     <w:rsid w:val="00383920"/>
     <w:rsid w:val="003930A6"/>
     <w:rsid w:val="003936E4"/>
     <w:rsid w:val="003B3005"/>
     <w:rsid w:val="003B6A03"/>
     <w:rsid w:val="004139CD"/>
     <w:rsid w:val="0049799C"/>
     <w:rsid w:val="004D6039"/>
     <w:rsid w:val="005769DB"/>
     <w:rsid w:val="0059559F"/>
     <w:rsid w:val="005C23B2"/>
     <w:rsid w:val="005C5BC3"/>
     <w:rsid w:val="00640A4D"/>
     <w:rsid w:val="006A6313"/>
     <w:rsid w:val="006C1F36"/>
     <w:rsid w:val="006F0743"/>
     <w:rsid w:val="00704969"/>
     <w:rsid w:val="0078590E"/>
     <w:rsid w:val="007C7BC4"/>
     <w:rsid w:val="007F7605"/>
     <w:rsid w:val="007F7AFF"/>
     <w:rsid w:val="00803687"/>
     <w:rsid w:val="00807890"/>
     <w:rsid w:val="00817B7F"/>
     <w:rsid w:val="008667EF"/>
     <w:rsid w:val="008B5BD0"/>
     <w:rsid w:val="00983BA8"/>
     <w:rsid w:val="009942D8"/>
     <w:rsid w:val="009B4EEA"/>
     <w:rsid w:val="009D4894"/>
     <w:rsid w:val="00A376F5"/>
     <w:rsid w:val="00B87FDD"/>
     <w:rsid w:val="00C22494"/>
     <w:rsid w:val="00C9580D"/>
     <w:rsid w:val="00CB5789"/>
     <w:rsid w:val="00CC3057"/>
     <w:rsid w:val="00CF3330"/>
     <w:rsid w:val="00D363E2"/>
     <w:rsid w:val="00E0125E"/>
     <w:rsid w:val="00E16002"/>
     <w:rsid w:val="00E72C9D"/>
     <w:rsid w:val="00E9541F"/>
     <w:rsid w:val="00EA669D"/>
     <w:rsid w:val="00EE769C"/>
     <w:rsid w:val="00F32511"/>
     <w:rsid w:val="00F50086"/>
-    <w:rsid w:val="00F62CE0"/>
     <w:rsid w:val="00FA11FF"/>
     <w:rsid w:val="01007EEC"/>
     <w:rsid w:val="0199F5F4"/>
     <w:rsid w:val="023CC0B7"/>
     <w:rsid w:val="032A329F"/>
     <w:rsid w:val="038D594D"/>
     <w:rsid w:val="04621EB0"/>
     <w:rsid w:val="08AD37F6"/>
     <w:rsid w:val="0A553E38"/>
     <w:rsid w:val="0B9F4210"/>
     <w:rsid w:val="0BC99D88"/>
     <w:rsid w:val="0CD923C7"/>
     <w:rsid w:val="14C325B4"/>
     <w:rsid w:val="1548C9CF"/>
     <w:rsid w:val="1858F92D"/>
     <w:rsid w:val="195CF43D"/>
     <w:rsid w:val="1D9B724F"/>
     <w:rsid w:val="1DB1D6C8"/>
     <w:rsid w:val="1DD4A91C"/>
     <w:rsid w:val="205C1BB6"/>
     <w:rsid w:val="2162F2D0"/>
     <w:rsid w:val="218A64ED"/>
     <w:rsid w:val="23AD49BA"/>
     <w:rsid w:val="278E4705"/>
     <w:rsid w:val="29B4D7D7"/>