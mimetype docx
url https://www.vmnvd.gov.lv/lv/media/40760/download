--- v0 (2025-12-19)
+++ v1 (2026-07-03)
@@ -6167,84 +6167,84 @@
         <w:t xml:space="preserve"> plāna sastādīšanu;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0977EFEF" w14:textId="77777777" w:rsidR="001C1CC3" w:rsidRPr="007635BB" w:rsidRDefault="00841161" w:rsidP="007635BB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007635BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>bērnam tiek nodrošināts atlikušais nodarbību skaits</w:t>
       </w:r>
       <w:r w:rsidR="008828AF" w:rsidRPr="007635BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="593C47F0" w14:textId="77777777" w:rsidR="006D60F4" w:rsidRPr="007635BB" w:rsidRDefault="008828AF" w:rsidP="007635BB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007635BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>pacienta pilnvarotā persona</w:t>
       </w:r>
       <w:r w:rsidR="00841161" w:rsidRPr="007635BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> tiek informēt</w:t>
       </w:r>
       <w:r w:rsidRPr="007635BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00841161" w:rsidRPr="007635BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> par riskiem ārstniecības iestāžu maiņas </w:t>
@@ -7523,50 +7523,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2439" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4836323C" w14:textId="77777777" w:rsidR="00106F4C" w:rsidRPr="007635BB" w:rsidRDefault="00106F4C" w:rsidP="007635BB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007635BB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>13088</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6491" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="623208D4" w14:textId="77777777" w:rsidR="00106F4C" w:rsidRPr="007635BB" w:rsidRDefault="00106F4C" w:rsidP="007635BB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007635BB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
@@ -8037,153 +8038,99 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007635BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aprēķina metodika  pacientu sūdzību novērtējumam:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C535D3C" w14:textId="77777777" w:rsidR="00785F49" w:rsidRPr="007635BB" w:rsidRDefault="00785F49" w:rsidP="007635BB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="352CAC8D" w14:textId="3D7EE1BE" w:rsidR="009E1D57" w:rsidRPr="003930A6" w:rsidRDefault="009E1D57" w:rsidP="009E1D57">
+    <w:p w14:paraId="352CAC8D" w14:textId="50203E3E" w:rsidR="009E1D57" w:rsidRPr="003930A6" w:rsidRDefault="009E1D57" w:rsidP="009E1D57">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="028DD574">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="028DD574">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> QUOTE  </w:instrText>
       </w:r>
       <w:r w:rsidRPr="028DD574">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="028DD574">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="46B68715" w:rsidRPr="028DD574">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...52 lines deleted...]
-        </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DE46A54" w14:textId="77777777" w:rsidR="009E1D57" w:rsidRPr="003930A6" w:rsidRDefault="009E1D57" w:rsidP="009E1D57">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0ECFC879" w14:textId="77777777" w:rsidR="000E1124" w:rsidRPr="007635BB" w:rsidRDefault="000E1124" w:rsidP="007635BB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -8204,208 +8151,93 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007635BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aprēķina metodika sasniegto mērķu novērtējumam:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A2ACC71" w14:textId="77777777" w:rsidR="007635BB" w:rsidRPr="007635BB" w:rsidRDefault="007635BB" w:rsidP="007635BB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66F1EE07" w14:textId="2A6F4173" w:rsidR="00783B02" w:rsidRPr="003E7F05" w:rsidRDefault="003E7F05" w:rsidP="007635BB">
+    <w:p w14:paraId="66F1EE07" w14:textId="77777777" w:rsidR="00783B02" w:rsidRPr="007635BB" w:rsidRDefault="005E569C" w:rsidP="007635BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <m:oMathPara>
-[...144 lines deleted...]
-      </m:oMathPara>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:pict w14:anchorId="1A4D7B1C">
+          <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+            <v:stroke joinstyle="miter"/>
+            <v:formulas>
+              <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+              <v:f eqn="sum @0 1 0"/>
+              <v:f eqn="sum 0 0 @1"/>
+              <v:f eqn="prod @2 1 2"/>
+              <v:f eqn="prod @3 21600 pixelWidth"/>
+              <v:f eqn="prod @3 21600 pixelHeight"/>
+              <v:f eqn="sum @0 0 1"/>
+              <v:f eqn="prod @6 1 2"/>
+              <v:f eqn="prod @7 21600 pixelWidth"/>
+              <v:f eqn="sum @8 21600 0"/>
+              <v:f eqn="prod @7 21600 pixelHeight"/>
+              <v:f eqn="sum @10 21600 0"/>
+            </v:formulas>
+            <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+            <o:lock v:ext="edit" aspectratio="t"/>
+          </v:shapetype>
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:402pt;height:24pt" equationxml="&lt;?xml version=&quot;1.0&quot; encoding=&quot;UTF-8&quot; standalone=&quot;yes&quot;?&gt;&#10;&lt;?mso-application progid=&quot;Word.Document&quot;?&gt;&#10;&lt;w:wordDocument xmlns:aml=&quot;http://schemas.microsoft.com/aml/2001/core&quot; xmlns:wpc=&quot;http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas&quot; xmlns:cx=&quot;http://schemas.microsoft.com/office/drawing/2014/chartex&quot; xmlns:cx1=&quot;http://schemas.microsoft.com/office/drawing/2015/9/8/chartex&quot; xmlns:cx2=&quot;http://schemas.microsoft.com/office/drawing/2015/10/21/chartex&quot; xmlns:cx3=&quot;http://schemas.microsoft.com/office/drawing/2016/5/9/chartex&quot; xmlns:cx4=&quot;http://schemas.microsoft.com/office/drawing/2016/5/10/chartex&quot; xmlns:cx5=&quot;http://schemas.microsoft.com/office/drawing/2016/5/11/chartex&quot; xmlns:cx6=&quot;http://schemas.microsoft.com/office/drawing/2016/5/12/chartex&quot; xmlns:cx7=&quot;http://schemas.microsoft.com/office/drawing/2016/5/13/chartex&quot; xmlns:cx8=&quot;http://schemas.microsoft.com/office/drawing/2016/5/14/chartex&quot; xmlns:cr=&quot;http://schemas.microsoft.com/office/comments/2020/reactions&quot; xmlns:dt=&quot;uuid:C2F41010-65B3-11d1-A29F-00AA00C14882&quot; xmlns:mc=&quot;http://schemas.openxmlformats.org/markup-compatibility/2006&quot; xmlns:aink=&quot;http://schemas.microsoft.com/office/drawing/2016/ink&quot; xmlns:am3d=&quot;http://schemas.microsoft.com/office/drawing/2017/model3d&quot; xmlns:o=&quot;urn:schemas-microsoft-com:office:office&quot; xmlns:oel=&quot;http://schemas.microsoft.com/office/2019/extlst&quot; xmlns:m=&quot;http://schemas.openxmlformats.org/officeDocument/2006/math&quot; xmlns:v=&quot;urn:schemas-microsoft-com:vml&quot; xmlns:w10=&quot;urn:schemas-microsoft-com:office:word&quot; xmlns:w=&quot;http://schemas.microsoft.com/office/word/2003/wordml&quot; xmlns:w16du=&quot;http://schemas.microsoft.com/office/word/2023/wordml/word16du&quot; xmlns:wx=&quot;http://schemas.microsoft.com/office/word/2003/auxHint&quot; xmlns:wne=&quot;http://schemas.microsoft.com/office/word/2006/wordml&quot; xmlns:wsp=&quot;http://schemas.microsoft.com/office/word/2003/wordml/sp2&quot; xmlns:sl=&quot;http://schemas.microsoft.com/schemaLibrary/2003/core&quot; w:macrosPresent=&quot;no&quot; w:embeddedObjPresent=&quot;no&quot; w:ocxPresent=&quot;no&quot; xml:space=&quot;preserve&quot;&gt;&lt;w:ignoreSubtree w:val=&quot;http://schemas.microsoft.com/office/word/2003/wordml/sp2&quot;/&gt;&lt;o:DocumentProperties&gt;&lt;o:Version&gt;16&lt;/o:Version&gt;&lt;/o:DocumentProperties&gt;&lt;w:docPr&gt;&lt;w:view w:val=&quot;print&quot;/&gt;&lt;w:zoom w:percent=&quot;100&quot;/&gt;&lt;w:doNotEmbedSystemFonts/&gt;&lt;w:defaultTabStop w:val=&quot;720&quot;/&gt;&lt;w:punctuationKerning/&gt;&lt;w:characterSpacingControl w:val=&quot;DontCompress&quot;/&gt;&lt;w:relyOnVML/&gt;&lt;w:allowPNG/&gt;&lt;w:validateAgainstSchema/&gt;&lt;w:saveInvalidXML w:val=&quot;off&quot;/&gt;&lt;w:ignoreMixedContent w:val=&quot;off&quot;/&gt;&lt;w:alwaysShowPlaceholderText w:val=&quot;off&quot;/&gt;&lt;w:compat&gt;&lt;w:breakWrappedTables/&gt;&lt;w:snapToGridInCell/&gt;&lt;w:wrapTextWithPunct/&gt;&lt;w:useAsianBreakRules/&gt;&lt;w:dontGrowAutofit/&gt;&lt;/w:compat&gt;&lt;wsp:rsids&gt;&lt;wsp:rsidRoot wsp:val=&quot;00344B73&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00004255&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;0003347B&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;000A4774&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;000B3307&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;000C4BE8&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;000E1124&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00106F4C&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00124DAC&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00145231&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;001E57DD&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;0021737C&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;0023242B&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00234E86&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00255E09&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;002B016C&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;002B7A4D&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;002C61C3&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;002F04B2&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;002F73CB&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00314F77&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00327A15&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;003439D4&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00344B73&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00391D7D&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;003A5447&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;003B286A&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;003B3840&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;003C6E74&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;003E0809&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;003E7891&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;0042644D&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;004822B9&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;004854D7&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;004D52A1&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00506768&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00516ECB&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00517A58&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;005225E2&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00544580&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;005A104C&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;005B45C6&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;005B6962&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;005B6E67&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;005C4A5C&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;005D052A&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;005D6DE2&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00607A18&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;0061362B&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00613F68&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;0064081A&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00641943&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;0064383D&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;006444FF&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;006635D6&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00665DC1&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00670A83&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00671319&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;0067609E&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00677B66&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00692A32&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;006A14DA&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;006B3360&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;006D1E45&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;006D4436&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00716467&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;007178E1&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;007247C2&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;0075690E&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00765115&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00765D0F&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00770DB1&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00783B02&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00785F49&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;007E7D29&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;007F32BF&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00822B5A&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00830366&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00841161&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00855E41&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00863658&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;008828AF&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00885533&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;008A5CC8&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00940EF4&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00951BED&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00953BE4&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;009D579F&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;009D7434&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;009E1775&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00A61837&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00A73A1B&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00A84E6F&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00AA07ED&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00AA1439&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00B018D8&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00B16A99&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00B2528C&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00B34B53&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00B67265&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00B776AE&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00B93D00&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00BC3F2B&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00BE0900&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00BE5DAF&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00C079F0&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00C20BE2&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00C43BBD&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00C47C4E&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00C79DB2&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00C95C6A&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00CA7938&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00D066D9&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00D31A34&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00D461D1&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00D4762D&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00DA03DF&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00DA391C&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00DD43C0&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00DE5BEA&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00E11AD1&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00E658AB&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00E71C96&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00E73AA0&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00E93800&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00EA2DBF&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00ED6CC5&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00EF677B&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00F167F8&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00F17E05&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00F24997&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00F56CFB&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00F573D2&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00F64B1B&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00FD6178&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;00FF38E9&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;01B0CCBB&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;02244EBF&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;022CF57F&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;02548421&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;0260B3FB&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;02D2E100&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;04DED5CD&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;05117EB9&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;063A38B1&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;07A4C685&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;08B36902&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;092B3E4A&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;092C9DAD&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;0994172A&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;09B404B5&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;09BEC368&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;0A3588C9&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;0A68646D&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;0B295F87&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;0B49BE65&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;0BBE5D07&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;0C4AEC31&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;0C8D1A6C&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;0CCBB7EC&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;0E26C134&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;0E790C2E&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;0F088DEB&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;10571530&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;10818032&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;113C5ED8&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;11B0ACF0&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;11E9A84C&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;11F2E591&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;137ECAB9&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;13838747&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;14071B5A&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;14092576&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;14539A5F&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;154E816F&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;15C1330F&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;15CB88E3&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;15E5ED12&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;16841E13&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;1692802A&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;16FAE374&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;17428E26&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;181FEE74&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;183A0654&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;1892512D&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;18B97F77&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;1BABEEF3&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;1D2BF6A9&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;1DCB0071&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;1DEF2F4A&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;1E32FD2D&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;1F97D4DF&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;2048A7E1&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;2068F440&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;208971B0&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;21063AE7&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;21188C5D&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;21970616&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;21B6B25B&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;21C6C519&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;21CEBE40&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;229DB062&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;22F64089&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;235EB9B3&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;23BB9773&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;24E1A03A&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;251734D6&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;25341B3A&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;260F6504&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;26E26B7A&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;272A4598&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;283DFFC4&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;2A5CFDD3&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;2ACBC014&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;2AE5C43E&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;2B2ADBFA&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;2B341FAB&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;2B4AF448&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;2B547F02&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;2B6D04CF&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;2C5C23B6&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;2D3E3100&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;2DC7D814&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;2E6BB740&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;2E8F0417&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;2E94247E&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;2F0129DA&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;2F035E33&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;2F4F79C7&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;2F51318B&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;305E5C15&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;3152C8AF&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;321A24C1&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;326456E5&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;32BD162A&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;33C86645&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;3432C571&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;347162D2&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;35A12441&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;36506467&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;3769A24B&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;379647C2&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;37DB83BD&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;381B5C1C&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;385AFA30&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;38750622&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;39199F6E&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;3930E05D&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;393FDE94&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;399EBE9E&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;3A0DD588&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;3A4C576B&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;3A752A46&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;3ACCB0BE&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;3B112FCD&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;3BE3FE60&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;3CB6C600&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;3DA5AC0B&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;3DE5F20E&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;3E4FFD3F&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;3EA9982F&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;3F73536A&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;3F857743&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;40BCE119&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;4129627D&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;415912E8&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;41B2EF3D&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;42B26D01&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;431C5125&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;434B2CEB&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;43903E73&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;44511990&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;447E5E04&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;454D27D9&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;4579A494&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;462F3210&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;4638162E&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;471574F5&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;477E654F&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;47F38C01&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;48AE0F57&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;49231E5A&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;4A5ED155&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;4A83F06F&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;4AFF529E&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;4BAAC523&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;4C172D5A&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;4D24A247&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;4DC0C0D7&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;507E3646&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;51A898A9&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;51BB387F&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;526A8454&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;526AFBAC&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;537049AA&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;54497B9A&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;55AFE9D6&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;56632545&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;5699FBEC&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;5748F65B&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;57A60159&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;584DE237&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;59F23F57&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;5A0AF410&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;5A596C2A&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;5A716597&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;5AFF4AAF&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;5BB31619&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;5BF9E640&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;5C5CACDB&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;5CD9A478&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;5D12BD00&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;5E42E059&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;5EB3233A&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;5EE73DD3&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;5EEAEBD9&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;5FEB11CA&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;60590796&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;60FF62CB&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;612709D5&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;623DF4EE&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;6246CCB5&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;62A5E220&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;62FD9A60&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;633AFB37&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;6354DFFA&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;63FA642D&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;64ABC067&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;6557A3AF&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;65A16339&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;67C5DF22&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;67ECB2E1&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;68665F4B&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;68CDD550&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;69516963&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;6A1EED99&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;6A36B406&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;6A97AB73&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;6BEF81FF&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;6D14851F&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;6DF0DA8B&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;6EA72FD7&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;6EFD5F28&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;6F24B3FE&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;6FABFAD0&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;703E070C&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;70A740E3&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;70AB22B5&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;7143776F&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;71D29362&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;72459B26&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;7311F65F&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;73F1F82D&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;76C02D7B&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;76C4A870&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;76FC0EB1&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;77D4E563&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;77D9BD16&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;7897DF12&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;78ECAF73&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;79660CB0&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;7967B14A&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;7BBC08DB&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;7C0BC04B&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;7C238762&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;7C6602D8&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;7C79D31F&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;7D029BC3&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;7E15A380&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;7E8622A2&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;7F03C6F3&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;7F16E857&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;7F2119CE&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;7F5EDE27&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;7F6424AC&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;7F9B1A79&quot;/&gt;&lt;wsp:rsid wsp:val=&quot;7FB28E81&quot;/&gt;&lt;/wsp:rsids&gt;&lt;/w:docPr&gt;&lt;w:body&gt;&lt;wx:sect&gt;&lt;w:p wsp:rsidR=&quot;0023242B&quot; wsp:rsidRPr=&quot;0023242B&quot; wsp:rsidRDefault=&quot;0023242B&quot; wsp:rsidP=&quot;0023242B&quot;&gt;&lt;m:oMathPara&gt;&lt;m:oMath&gt;&lt;m:r&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii=&quot;Cambria Math&quot; w:h-ansi=&quot;Cambria Math&quot; w:cs=&quot;Times New Roman&quot;/&gt;&lt;wx:font wx:val=&quot;Cambria Math&quot;/&gt;&lt;w:i/&gt;&lt;w:sz w:val=&quot;18&quot;/&gt;&lt;w:sz-cs w:val=&quot;18&quot;/&gt;&lt;/w:rPr&gt;&lt;m:t&gt;Sasniegto kursa mÄ“rÄ·u Ä«patsvars&lt;/m:t&gt;&lt;/m:r&gt;&lt;m:d&gt;&lt;m:dPr&gt;&lt;m:ctrlPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii=&quot;Cambria Math&quot; w:h-ansi=&quot;Cambria Math&quot; w:cs=&quot;Times New Roman&quot;/&gt;&lt;wx:font wx:val=&quot;Cambria Math&quot;/&gt;&lt;w:i/&gt;&lt;w:i-cs/&gt;&lt;w:sz w:val=&quot;18&quot;/&gt;&lt;w:sz-cs w:val=&quot;18&quot;/&gt;&lt;/w:rPr&gt;&lt;/m:ctrlPr&gt;&lt;/m:dPr&gt;&lt;m:e&gt;&lt;m:r&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii=&quot;Cambria Math&quot; w:h-ansi=&quot;Cambria Math&quot; w:cs=&quot;Times New Roman&quot;/&gt;&lt;wx:font wx:val=&quot;Cambria Math&quot;/&gt;&lt;w:i/&gt;&lt;w:sz w:val=&quot;18&quot;/&gt;&lt;w:sz-cs w:val=&quot;18&quot;/&gt;&lt;/w:rPr&gt;&lt;m:t&gt;%&lt;/m:t&gt;&lt;/m:r&gt;&lt;/m:e&gt;&lt;/m:d&gt;&lt;m:r&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii=&quot;Cambria Math&quot; w:h-ansi=&quot;Cambria Math&quot; w:cs=&quot;Times New Roman&quot;/&gt;&lt;wx:font wx:val=&quot;Cambria Math&quot;/&gt;&lt;w:i/&gt;&lt;w:sz w:val=&quot;18&quot;/&gt;&lt;w:sz-cs w:val=&quot;18&quot;/&gt;&lt;/w:rPr&gt;&lt;m:t&gt;=&lt;/m:t&gt;&lt;/m:r&gt;&lt;m:f&gt;&lt;m:fPr&gt;&lt;m:ctrlPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii=&quot;Cambria Math&quot; w:h-ansi=&quot;Cambria Math&quot; w:cs=&quot;Times New Roman&quot;/&gt;&lt;wx:font wx:val=&quot;Cambria Math&quot;/&gt;&lt;w:i/&gt;&lt;w:i-cs/&gt;&lt;w:sz w:val=&quot;18&quot;/&gt;&lt;w:sz-cs w:val=&quot;18&quot;/&gt;&lt;/w:rPr&gt;&lt;/m:ctrlPr&gt;&lt;/m:fPr&gt;&lt;m:num&gt;&lt;m:r&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii=&quot;Cambria Math&quot; w:h-ansi=&quot;Cambria Math&quot; w:cs=&quot;Times New Roman&quot;/&gt;&lt;wx:font wx:val=&quot;Cambria Math&quot;/&gt;&lt;w:i/&gt;&lt;w:sz w:val=&quot;18&quot;/&gt;&lt;w:sz-cs w:val=&quot;18&quot;/&gt;&lt;/w:rPr&gt;&lt;m:t&gt;manipulÄciju &lt;/m:t&gt;&lt;/m:r&gt;&lt;m:d&gt;&lt;m:dPr&gt;&lt;m:ctrlPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii=&quot;Cambria Math&quot; w:h-ansi=&quot;Cambria Math&quot; w:cs=&quot;Times New Roman&quot;/&gt;&lt;wx:font wx:val=&quot;Cambria Math&quot;/&gt;&lt;w:i/&gt;&lt;w:i-cs/&gt;&lt;w:sz w:val=&quot;18&quot;/&gt;&lt;w:sz-cs w:val=&quot;18&quot;/&gt;&lt;/w:rPr&gt;&lt;/m:ctrlPr&gt;&lt;/m:dPr&gt;&lt;m:e&gt;&lt;m:r&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii=&quot;Cambria Math&quot; w:h-ansi=&quot;Cambria Math&quot; w:cs=&quot;Times New Roman&quot;/&gt;&lt;wx:font wx:val=&quot;Cambria Math&quot;/&gt;&lt;w:i/&gt;&lt;w:sz w:val=&quot;18&quot;/&gt;&lt;w:sz-cs w:val=&quot;18&quot;/&gt;&lt;/w:rPr&gt;&lt;m:t&gt;13091&lt;/m:t&gt;&lt;/m:r&gt;&lt;/m:e&gt;&lt;/m:d&gt;&lt;m:r&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii=&quot;Cambria Math&quot; w:h-ansi=&quot;Cambria Math&quot; w:cs=&quot;Times New Roman&quot;/&gt;&lt;wx:font wx:val=&quot;Cambria Math&quot;/&gt;&lt;w:i/&gt;&lt;w:sz w:val=&quot;18&quot;/&gt;&lt;w:sz-cs w:val=&quot;18&quot;/&gt;&lt;/w:rPr&gt;&lt;m:t&gt; skaits gadÄ ar sasniegto mÄ“rÄ·i&lt;/m:t&gt;&lt;/m:r&gt;&lt;/m:num&gt;&lt;m:den&gt;&lt;m:r&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii=&quot;Cambria Math&quot; w:h-ansi=&quot;Cambria Math&quot; w:cs=&quot;Times New Roman&quot;/&gt;&lt;wx:font wx:val=&quot;Cambria Math&quot;/&gt;&lt;w:i/&gt;&lt;w:sz w:val=&quot;18&quot;/&gt;&lt;w:sz-cs w:val=&quot;18&quot;/&gt;&lt;/w:rPr&gt;&lt;m:t&gt;kopÄ“jais manipulÄciju &lt;/m:t&gt;&lt;/m:r&gt;&lt;m:d&gt;&lt;m:dPr&gt;&lt;m:ctrlPr&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii=&quot;Cambria Math&quot; w:h-ansi=&quot;Cambria Math&quot; w:cs=&quot;Times New Roman&quot;/&gt;&lt;wx:font wx:val=&quot;Cambria Math&quot;/&gt;&lt;w:i/&gt;&lt;w:i-cs/&gt;&lt;w:sz w:val=&quot;18&quot;/&gt;&lt;w:sz-cs w:val=&quot;18&quot;/&gt;&lt;/w:rPr&gt;&lt;/m:ctrlPr&gt;&lt;/m:dPr&gt;&lt;m:e&gt;&lt;m:r&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii=&quot;Cambria Math&quot; w:h-ansi=&quot;Cambria Math&quot; w:cs=&quot;Times New Roman&quot;/&gt;&lt;wx:font wx:val=&quot;Cambria Math&quot;/&gt;&lt;w:i/&gt;&lt;w:sz w:val=&quot;18&quot;/&gt;&lt;w:sz-cs w:val=&quot;18&quot;/&gt;&lt;/w:rPr&gt;&lt;m:t&gt;13090-13092&lt;/m:t&gt;&lt;/m:r&gt;&lt;/m:e&gt;&lt;/m:d&gt;&lt;m:r&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii=&quot;Cambria Math&quot; w:h-ansi=&quot;Cambria Math&quot; w:cs=&quot;Times New Roman&quot;/&gt;&lt;wx:font wx:val=&quot;Cambria Math&quot;/&gt;&lt;w:i/&gt;&lt;w:sz w:val=&quot;18&quot;/&gt;&lt;w:sz-cs w:val=&quot;18&quot;/&gt;&lt;/w:rPr&gt;&lt;m:t&gt; skaits gadÄ&lt;/m:t&gt;&lt;/m:r&gt;&lt;/m:den&gt;&lt;/m:f&gt;&lt;m:r&gt;&lt;w:rPr&gt;&lt;w:rFonts w:ascii=&quot;Cambria Math&quot; w:h-ansi=&quot;Cambria Math&quot; w:cs=&quot;Times New Roman&quot;/&gt;&lt;wx:font wx:val=&quot;Cambria Math&quot;/&gt;&lt;w:i/&gt;&lt;w:sz w:val=&quot;18&quot;/&gt;&lt;w:sz-cs w:val=&quot;18&quot;/&gt;&lt;/w:rPr&gt;&lt;m:t&gt;*100&lt;/m:t&gt;&lt;/m:r&gt;&lt;/m:oMath&gt;&lt;/m:oMathPara&gt;&lt;/w:p&gt;&lt;w:sectPr wsp:rsidR=&quot;00000000&quot; wsp:rsidRPr=&quot;0023242B&quot;&gt;&lt;w:pgSz w:w=&quot;12240&quot; w:h=&quot;15840&quot;/&gt;&lt;w:pgMar w:top=&quot;1440&quot; w:right=&quot;1800&quot; w:bottom=&quot;1440&quot; w:left=&quot;1800&quot; w:header=&quot;720&quot; w:footer=&quot;720&quot; w:gutter=&quot;0&quot;/&gt;&lt;w:cols w:space=&quot;720&quot;/&gt;&lt;/w:sectPr&gt;&lt;/wx:sect&gt;&lt;/w:body&gt;&lt;/w:wordDocument&gt;">
+            <v:imagedata r:id="rId14" o:title="" chromakey="white"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6A4580B8" w14:textId="77777777" w:rsidR="001C1CC3" w:rsidRPr="007635BB" w:rsidRDefault="001C1CC3" w:rsidP="007635BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9504" w:type="dxa"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -8789,90 +8621,90 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>≥85%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="75623150" w14:textId="77777777" w:rsidR="00F17E05" w:rsidRPr="007635BB" w:rsidRDefault="00F17E05" w:rsidP="007635BB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F17E05" w:rsidRPr="007635BB" w:rsidSect="006F2E40">
-      <w:headerReference w:type="even" r:id="rId16"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId21"/>
+      <w:headerReference w:type="even" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="even" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="first" r:id="rId19"/>
+      <w:footerReference w:type="first" r:id="rId20"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="567" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2FBE1AFF" w14:textId="77777777" w:rsidR="00891749" w:rsidRDefault="00891749">
+    <w:p w14:paraId="241E316A" w14:textId="77777777" w:rsidR="00201DFF" w:rsidRDefault="00201DFF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B38A2BC" w14:textId="77777777" w:rsidR="00891749" w:rsidRDefault="00891749">
+    <w:p w14:paraId="6BDE3DD0" w14:textId="77777777" w:rsidR="00201DFF" w:rsidRDefault="00201DFF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4E4760DE" w14:textId="77777777" w:rsidR="00891749" w:rsidRDefault="00891749">
+    <w:p w14:paraId="4FD9B80E" w14:textId="77777777" w:rsidR="00201DFF" w:rsidRDefault="00201DFF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -8888,126 +8720,119 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria Math">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1CB34697" w14:textId="77777777" w:rsidR="006F2E40" w:rsidRDefault="006F2E40">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="54CE11EB" w14:textId="77777777" w:rsidR="006F2E40" w:rsidRDefault="006F2E40">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="280F11D2" w14:textId="77777777" w:rsidR="006F2E40" w:rsidRDefault="006F2E40">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="757DFD1A" w14:textId="77777777" w:rsidR="00891749" w:rsidRDefault="00891749">
+    <w:p w14:paraId="7D5459D3" w14:textId="77777777" w:rsidR="00201DFF" w:rsidRDefault="00201DFF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79DE9DE8" w14:textId="77777777" w:rsidR="00891749" w:rsidRDefault="00891749">
+    <w:p w14:paraId="2B05AA11" w14:textId="77777777" w:rsidR="00201DFF" w:rsidRDefault="00201DFF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3E806897" w14:textId="77777777" w:rsidR="00891749" w:rsidRDefault="00891749">
+    <w:p w14:paraId="02D828FC" w14:textId="77777777" w:rsidR="00201DFF" w:rsidRDefault="00201DFF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="274C6CED" w14:textId="77777777" w:rsidR="006F2E40" w:rsidRDefault="006F2E40">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="04645CD4" w14:textId="7DF92F44" w:rsidR="006F2E40" w:rsidRPr="006F2E40" w:rsidRDefault="006F2E40" w:rsidP="006F2E40">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
@@ -9852,189 +9677,196 @@
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="336467602">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="263536015">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1399356197">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="372576797">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="488910014">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions/>
+  <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:useNormalStyleForList/>
+    <w:doNotUseIndentAsNumberingTabStop/>
+    <w:useAltKinsokuLineBreakRules/>
+    <w:allowSpaceOfSameStyleInTable/>
+    <w:doNotSuppressIndentation/>
+    <w:doNotAutofitConstrainedTables/>
+    <w:autofitToFirstFixedWidthCell/>
+    <w:displayHangulFixedWidth/>
+    <w:splitPgBreakAndParaMark/>
+    <w:doNotVertAlignCellWithSp/>
+    <w:doNotBreakConstrainedForcedTable/>
+    <w:doNotVertAlignInTxbx/>
+    <w:useAnsiKerningPairs/>
+    <w:cachedColBalance/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00344B73"/>
     <w:rsid w:val="00004255"/>
     <w:rsid w:val="0003347B"/>
     <w:rsid w:val="000A4774"/>
     <w:rsid w:val="000B3307"/>
     <w:rsid w:val="000C4BE8"/>
     <w:rsid w:val="000E1124"/>
     <w:rsid w:val="000E79F0"/>
     <w:rsid w:val="00106F4C"/>
     <w:rsid w:val="00124DAC"/>
     <w:rsid w:val="001376B2"/>
     <w:rsid w:val="00137B2D"/>
     <w:rsid w:val="00145231"/>
     <w:rsid w:val="00163DA2"/>
     <w:rsid w:val="001738AC"/>
     <w:rsid w:val="001B1245"/>
     <w:rsid w:val="001C19E3"/>
     <w:rsid w:val="001C1CC3"/>
     <w:rsid w:val="001E0C5D"/>
     <w:rsid w:val="001E57DD"/>
     <w:rsid w:val="00201DFF"/>
     <w:rsid w:val="0021737C"/>
     <w:rsid w:val="00232001"/>
     <w:rsid w:val="00234E86"/>
     <w:rsid w:val="002376EF"/>
     <w:rsid w:val="00255E09"/>
     <w:rsid w:val="00262056"/>
     <w:rsid w:val="00267B96"/>
     <w:rsid w:val="002B016C"/>
     <w:rsid w:val="002B7A4D"/>
     <w:rsid w:val="002C61C3"/>
     <w:rsid w:val="002F04B2"/>
     <w:rsid w:val="002F73CB"/>
     <w:rsid w:val="00314F77"/>
     <w:rsid w:val="00327A15"/>
     <w:rsid w:val="003437C2"/>
     <w:rsid w:val="003439D4"/>
     <w:rsid w:val="00344B73"/>
-    <w:rsid w:val="00387A78"/>
     <w:rsid w:val="00391D7D"/>
     <w:rsid w:val="003A5447"/>
     <w:rsid w:val="003B286A"/>
     <w:rsid w:val="003B3840"/>
     <w:rsid w:val="003C6E74"/>
     <w:rsid w:val="003E0809"/>
     <w:rsid w:val="003E7891"/>
-    <w:rsid w:val="003E7F05"/>
     <w:rsid w:val="0042644D"/>
     <w:rsid w:val="0042670A"/>
     <w:rsid w:val="004822B9"/>
     <w:rsid w:val="00485181"/>
     <w:rsid w:val="004854D7"/>
     <w:rsid w:val="004C06F9"/>
     <w:rsid w:val="004D52A1"/>
     <w:rsid w:val="004F2020"/>
     <w:rsid w:val="00506768"/>
     <w:rsid w:val="00516ECB"/>
     <w:rsid w:val="00517A58"/>
     <w:rsid w:val="005225E2"/>
     <w:rsid w:val="0053192C"/>
     <w:rsid w:val="00544580"/>
     <w:rsid w:val="005A104C"/>
     <w:rsid w:val="005B45C6"/>
     <w:rsid w:val="005B6962"/>
     <w:rsid w:val="005B6E67"/>
     <w:rsid w:val="005C4A5C"/>
     <w:rsid w:val="005D052A"/>
     <w:rsid w:val="005D6DE2"/>
     <w:rsid w:val="005E569C"/>
     <w:rsid w:val="00607A18"/>
     <w:rsid w:val="0061362B"/>
     <w:rsid w:val="00613F68"/>
     <w:rsid w:val="006240DB"/>
     <w:rsid w:val="0064081A"/>
     <w:rsid w:val="00641943"/>
     <w:rsid w:val="0064383D"/>
     <w:rsid w:val="006444FF"/>
     <w:rsid w:val="006635D6"/>
     <w:rsid w:val="00665DC1"/>
     <w:rsid w:val="00670A83"/>
     <w:rsid w:val="00671319"/>
     <w:rsid w:val="0067609E"/>
     <w:rsid w:val="00677B66"/>
     <w:rsid w:val="00692A32"/>
     <w:rsid w:val="006A14DA"/>
     <w:rsid w:val="006B3360"/>
     <w:rsid w:val="006D1E45"/>
     <w:rsid w:val="006D4436"/>
     <w:rsid w:val="006D60F4"/>
     <w:rsid w:val="006E7C95"/>
     <w:rsid w:val="006F2E40"/>
-    <w:rsid w:val="006F36AC"/>
     <w:rsid w:val="00716467"/>
     <w:rsid w:val="007178E1"/>
     <w:rsid w:val="007247C2"/>
     <w:rsid w:val="0075690E"/>
     <w:rsid w:val="007635BB"/>
     <w:rsid w:val="00765115"/>
     <w:rsid w:val="00765D0F"/>
     <w:rsid w:val="00770DB1"/>
     <w:rsid w:val="00783B02"/>
     <w:rsid w:val="00785F49"/>
     <w:rsid w:val="007C551F"/>
     <w:rsid w:val="007E7D29"/>
     <w:rsid w:val="007F32BF"/>
     <w:rsid w:val="00822B5A"/>
     <w:rsid w:val="00830366"/>
     <w:rsid w:val="00841161"/>
     <w:rsid w:val="008513BF"/>
     <w:rsid w:val="00855E41"/>
     <w:rsid w:val="00863658"/>
     <w:rsid w:val="008828AF"/>
     <w:rsid w:val="00885533"/>
     <w:rsid w:val="008868BF"/>
-    <w:rsid w:val="00891749"/>
     <w:rsid w:val="00897DDD"/>
     <w:rsid w:val="008A5CC8"/>
-    <w:rsid w:val="008B49C1"/>
     <w:rsid w:val="00940EF4"/>
     <w:rsid w:val="00951BED"/>
     <w:rsid w:val="00953BE4"/>
     <w:rsid w:val="009967C6"/>
     <w:rsid w:val="009D579F"/>
     <w:rsid w:val="009D7434"/>
     <w:rsid w:val="009E1775"/>
     <w:rsid w:val="009E1D57"/>
     <w:rsid w:val="00A03EB1"/>
     <w:rsid w:val="00A37B21"/>
     <w:rsid w:val="00A61837"/>
     <w:rsid w:val="00A73A1B"/>
     <w:rsid w:val="00A84E6F"/>
     <w:rsid w:val="00A90136"/>
     <w:rsid w:val="00AA07ED"/>
     <w:rsid w:val="00AA1439"/>
     <w:rsid w:val="00AE28A4"/>
     <w:rsid w:val="00B018D8"/>
     <w:rsid w:val="00B16A99"/>
     <w:rsid w:val="00B2528C"/>
     <w:rsid w:val="00B34B53"/>
     <w:rsid w:val="00B67265"/>
     <w:rsid w:val="00B776AE"/>
     <w:rsid w:val="00B93D00"/>
     <w:rsid w:val="00BC3F2B"/>
@@ -10501,51 +10333,51 @@
     <w:rsid w:val="7F03C6F3"/>
     <w:rsid w:val="7F16E857"/>
     <w:rsid w:val="7F2119CE"/>
     <w:rsid w:val="7F5EDE27"/>
     <w:rsid w:val="7F6424AC"/>
     <w:rsid w:val="7F9B1A79"/>
     <w:rsid w:val="7FB28E81"/>
     <w:rsid w:val="7FDD3657"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="1027"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="283501F5"/>
   <w15:docId w15:val="{87EDFF19-A37C-4647-8F87-C352B5C7242C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -11521,51 +11353,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2134520324">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spkc.gov.lv/lv/media/6033/download" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spkc.gov.lv/lv/kliniskie-algoritmi-un-pacientu-celi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image012.png@01DC3F40.E29A6BA0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spkc.gov.lv/lv/media/6033/download" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spkc.gov.lv/lv/kliniskie-algoritmi-un-pacientu-celi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -11860,73 +11692,64 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion1">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mg3s65hSRKwqR0OU+eg/7HAq6k6+Q==">AMUW2mULd1ulY9A9qvQXF/fu4chUmRLSXz9eVnD3IqQmuoBlWdsAyBdaN/NaKDSiFW5+R8pCW7ePJS9U49RXM/4HDqk6O1uzyB0JjQeS5BssblHpdF1QpWjz97ayJvLyUiq2kaB2DNUQE+k5XX2eL0lRgRHZIpoV190vhYjrw5gldlULYJhrvvEZiLRy4a1kW2R5tjuGo4Hv2ZRORlelffWS/u/DEZYLCtV18legybMaQifIrg/n4wFvrXKSDmMO2hQp7qiV3iV1s0a2D40t5j4UqNrm1Q0p8882V4c0VzLqBiXuL9T3C7xoajjVoK13pJM7koWn88yrckZhUHMwnZFFlmhANKoFn5LwHhOnxU69WSMi29fEHlHVcLSQLsj6XVLZogYKba0oDMbLKLhtz4zAtNrwnn5nFxlEUtJVXxVgxdfLPEozNy5fQzTkxqWHnOLAG3cQIVkIklljJ2tmI9cklypUkOw4yh3ua+Sdriqb4tBXDMYqosFkOtlZyPd7Qdno6ZvOCX0HB4280GUZ0zDMoBrxPW4FWF0YxwmxgJXLdqDJ/6az2kJ9Lyx6Oi2Wx61Elvhj4p8bNKkZEdun8zpsoQyhYGV66MksH15If5ThINc+YGGtEmlnSLNOkXWb1KeFTVrP+Gh0gCrIjBKg0FPJWKu4pRYKKKXsgki3KKqgnUX+FpTyCNSUiBROqq5meLmhOdESYR2VybZnPAbF3UhDhDFvH2aI0ciAM1qVSugtUeYvlUEwymzkUhCNlwLJRaTFwT7VoQlEEnyMaebAey4MrFFa9ilahymBUra6f0O1EaoidEaFFew0Bwn30vTOa8Z1EXcI7fo7f4NBXBVQNd1EreaO9IJtC87L/mSAavPu1tvV36lUYETGEDbbqnGq9dSWqwY+P+qDXDeS6MJYIsjO+9FGYs7R1yu/cFkabBRmAPRHPf/9XqHz7gtzSVs6fPQf4DvK6AFdzi+3xkVeErlLlNXS1uwlnAl1JIwvKNV9EbbdpJlrNVHn27z6tPU/+mztLuxULsineQUu1Dk6KdMARWc+WKW9BDp9BDClVMibivzpsvUELpQ2l7ougvYM+aIfy7tLdSkg8pxV6eFIDlbWHW92OU/fsTE70Yt8IdUNe4rOhkJ61QnTtFAr/YxrNRyy6tWqWeIUwbzevhbStsGNKJcx02+Nq2FJwesNjqocv0oBzpQ81q0gSo//OCv6OzF7l3mimiltJPEP/34z5RPwSW14mxuXAcLiBA04za7IsF8z4gSMC5ZhDSa8MoAzril0dYf3i+XAzvAqj3QGMbqupAK/3AlS5jtOpfxYMI130hM9joDoLxLmrO7GraXY5nZaYZsr6/aaghhR5eif6ZOf2hBoivc90jyFPa7H01ky0fM9ZoNraVRfgfaCo6wYr6COcbsg1+fv392XpVnDkWdaB7f0/FFiT7PwnslIQveo9y7Uutc/12HhTRqb2vmPpmg2hT6MQOxjbaELKz9m1t/DkuQOzyG1P7VNL4Ycx6GUNYmCmEOMNaZ89+qIYS6G5yzgD5JoxIxnlWqk7TYbsMWX97rL8wk0ej7iXrR66wC2oYthnq4X0rOgbd7edDl4bWzguvADp22ZY5rV/HbEbdkO+v7RGojct++3AR7F0hS0zLx23qq11ht86QOkvu8G23DLw1vCyBa2L9HKB93Pygj5eL+vszMFF4cUeQCUckS9BakfibXEcsFaiMlRg69vivcMf2PZ50ghP3xfU/4C9I5eeUB15JCx6Yxv17JFH1Z9ebGndFHvG+XFjhAPu4VP5I4Cw9d2vzaQw5W5bYOYPP41PTVYgo68Ys/Wm17ChqPQ5htKmQRYQsr+JkilVw9wVpeLFohRaqHunE+mzD0DcM1kEl5wo1xgJwUwFZolcfqUkTPaQO5gtsvfGIrABgJwyzS0FNoJDFyuT0HIkECbBFlKjTeD6EDk48Am2xaOH5aIJHyPa145Ecw7qXwkmuRR6YAf2/rcNB60DRVEdmNIKSGlbCeYxZWteskP3Vp7+7H316BJGTLWwrXEHi/QuEdd6XXOarhBv8szysaCfUsTfDrHMa7jEwaod/yfQQvPt/shGeBIRe+tuXMQgzPnT1urdz0UUtyJ0jDOHfIzNb9u0Q0VPxN5IxO3bJCPXVQEMkHOmLkJMw83AyNGws5K1sC+Q217co8XrQlQTaCYMd1VQH+U/8abN34/nJYJ96oa9cQrhU9vjqXUhCOFxcdMOiImXZlgjlocLRD3J3WpidbH5cTpm8QnI4CIgb8lUoBXdXWSFLOAdgInJ98Q6n3noXeHAETj5YV2S4bfc3PBaXJmYCICzmut4lwi+o7xySdbSfnqRkSFvdawXBvF4KBXhV0gksG50WlKRii2UVFozVlrdh1K/oZ4tNyjVCuexio6xYZ8efQAvERBNZPJBfB28Z+JS/9funoBlT2B2UA/WMMC3fzmEFOzzkDjd5vg/InepMjcK4v7aIj8zuU/VqsGDiibWMx/JY2LYawrWLxVqtAwhQ/QwU/iibg0E0aDMkrTH9GRA9SVZmiqnXvy1exT6hlEbHvZbFUk+ppe9gg6sYLZPpVqhnuO0EreRwxtzOpLSUlEmOGH+9dxyIa0z+UJLGz+AKfd5sqgdaZi3EVZbOcctEZ0/y5Cp28+gjUfgvgwodxAlaMjEeb49YQFTCeF6BgYlE6VtIPUYEV8xFEyov3rFLwUXxW6eCa89AbmWkFe2U0rlk4ml3sOegNEJWBJyOIIdIvxE5rn9kqCpVKB1Dg757iuJYhtSUrKWj9dCAmLgCKjAq1Y+4F0VibxYXe/o+tVAldpkNqHEUdguAvNhA1aT0io3wuAiIk4sdjCbKpWfFcdpfyliS8cVmydbeefnQBXw4TCQvDZ4JeP6iZfoG82SOcE7771ICLjpjGL7ZTf6i18WJCGXXI3SjKOuA+HdxvTlWAb7QFJe9eGv3WYw1TFivrGjZsY64jVa5Bvk2MYVuyn+LOGPJnX0X68ILlNG3A1/pS1+bignHYejwaNeCJGUDMwjdP5O81i8PQrGllNFdyGoAqFLfSZQmKQuLan0XQp8Bc3ld+6XN9UJqvL0M9rmVnNMRMrVbK6xovOSRLT5zdT9O4K7cGJzSBOUlOWy33UzRcZL4goJhVvLFmqp2VCiFCKWzBU1EKlMFOwG7GDOakgwtP0cqqnr7i/6vVLdMVIkTcUq58hnYMwLa2zZ0QaDfTscjGtwsZhEmrHiQMJOG8yXJIomKe4RsAHQKOu2/J5HifX5NfXDrrHJgznFV1fY4d6YmFTv7D0/RF9uoS6+Hhr+zKhvFhyfEZVAVba30xdAyMnoaUCG71Ajwg/H/KgnoHlQNXkh4wCCZw8zezRx9o/rYjEEJiuuQuI9kOkLawy18fr0Tj4ZqJ26RaXDNVwIXK6h9nLXT4CE+api71Y4EsDHaRakgHr3SW81k4OiId7rkFM5ZHzXk1CTRgORh/pFW0I20jUmf06qresBXt5AxGAaKlvHxPWh0k37O0bO+AnmQ1j9zNDb0iDkuav/GiPhTdTTHz2N14ePU3j9z8SNZt+chB57qyBohW9d+5zLUgFihDy2AclD96hfemRg1HuTkyIM+P6VIdjaKmyrNUxSG2rjExiSaxo8Nh+GAyCQaxDjE3b7ryx7JmjLiAHj8fH9Q4RTsYSi3CLRfy0DFXNakrr4hvrCffOViNcRgQUA5JYlIGwDEdywWGpRyytff8HthkSERjFDrYcBnXFFUgVZkQvIHtlGE8FnwN3FHUA17oK6J71NPPdBO5t9g91RnHEANLznNU8RuUUK3d5JsMr2QT6NQ0bvU+Fo6k6HeNdXKlN8FJvsoljaX/JhZb7l38Qo9MMPzAlAjwOG8b9NYPlj8pn4ZqKshYdNBsC/6Rk6D+RdM6dWfD5e3oZqe0y1LIwzC/w89ZWYBDouPPWD4kbJRA0PyQVs3ngN14B3BhODrruYutng4dYEsMaRaEvKZQ4YPfjqRa3D9jQFkuU+DqeCk/pmQcuqOcDJoOIFEfxslzZ69dp0TjuuEaLEM/wR20E5RfCyWv2vc7QRYB94IG+LIMRtcpfRnKjk/qdbA3C3T6cnfJbqqxGvOqnyB8jtmhvk6/I3as3K0P+2J9suzw2jRFkNLu7bTUbFsljX9Y+zppjwMPvgHKdD2o+SNPozSMhMNy9T5vk5boTg4E5JjFu/y7H8rEtXz8nhTix+J9kImWfSyUJ+mwYUCN0Kux1cN6rSVkkUb18hluJy2gkVmg20/ls4jRx1lRkNZhdusZK8N/wTmgoTzmVuCBFzIa1xRdGPr7BQVKIIfbEDOeVlxghZsYhYVKiJ693js4BNJIQVXBQvCaCEH3TznljK9xxPeEhF8318dSsvAeJ21sbU79luF6g4UEpdXpS7m2gL0BAdJhEP6CBhvfC3kL92SYMHtBGSGCV754IFRNU/BNOLxhCIMNiZbqJIEaVamXIMlgChttLpq7tRRUEU3tAi0//3w9WPKsdu8QppjNfYPc0ffbl/8IUj/kxxnT54f1spcRyoOK5bedFwpzILlMbLqhIcDnOrNJPscNFUVx3Gef8aBLKe9wgx2pNIctZ/Jo5kFI8aJhapaJqwfpluxL69a8SNYvH8eoD4mLS404CCzu/P5gQ/Rssp/hEiJsS4SkcyhtCYUQJJpZlJ3eHZ7BuYxdKEJO0XAmSvTMrc42LZX2CwyJVP9hJsHNXv1JKJx4RsxmXNeXMcOCinU9yWO+DOzmQQBI+idTI4/Pckh2wtUd8uWV7hzZOVJlwFC9V/oB84HYiN1v9/slEXPYJcNMfQPMmud99t3pnqsz2d3/YDuygMetz5kxORi16w5ZaDonYdaxqCI9aClDzH6BmQnt81tvfP7RkwRDQKVBNpnF092J+h4w+SMZ/2AN71zChbGnq5j0pAWRiHEXBlB74AdF7LhTp6AQxr3EqO+ipcCye51hHVBUmNoE+feYeNGhjmcLDt8Idt3xPIoA7vPhSeEIpCQ7GwKDiPbmJ6oZ1+qpZ2wCAwjgEhjUodFYo+VqGP5npoSGcRZc+pCCYzIJmQXDgjjGDAY58a4lxtezxR7zN9Cc4axR3eQ7ynVx2IDeQIM9iVi0pNWlKY+xk0etQm0WYQKG2IsoOcblN8bjUiLr6vNbln8CEwZFBZWkGbmWP9Xy9p5zQh1CbjuRk1rNYm4YoEqlGi5zXDmz+ciU58PKJk93QC+de65dDX6t5smfqkDHTNcduIb5vf1augkmvNbzC9KvC3Rwyqj7q+ArNDbSZHh5NZxK98c5wyJIUuC/grxpg/2lq0RhYQ/QIasEg0DDDaDvUmbEBIm8NV5Hk3QXmBPQ+U4hqvkLk3ZPkeD0d7NeOu68S5lQOGqqxZWmGBxOA3eqir/JLPnfru8XSYyRhhKZgAgfvNkc90KbzDn3tyjteJ0UN8GKM1KHzMu5TyHBnjyMuS0A4dPlDARU2F4zELkYRgSPaH9UazFOEpflNGFw5Hk/Dd+whJS0jkWetA8y/cxwJBI3mV0SAMST/p8u5iQeex8hI7EWDeUKeTfU4Pa7bHRrpqo4L0hawtQe1eVZ/sAfZGizqES/yWZKwItpIh08EDR9JMAnOjhJCg7slZUHGEwO9t1yAcXhzxDbNvmur2FEqbO+0HOwRKFGqXaWuhnfbqfRO0UY7uH2Bk/rKnQInzXuo1q0MZdjE8z0XpAPjDNagjJ8H7xgZXnXmv2RFngK6dWv8wLGNh7s/boZ3R5z0Z1gVg3KrJNrnb/x9HK/86e0OGT13pyaZ4zNET9ipfGyk5zOpbQTmEubrLBAk3H1JPjwLzYspjZzvRsdY0ZE+DNQK59imMvJy7Hk0BVxDl13UUVt25CeT+AnttJRRVkVqG0jQUNzXm8324UMUlwWhxB7RVqug+USFif0s0Hpkc+3ZcO6+nAUx+YSSuTuHUKQCyJAj2Tc//fDsgDSk2s/NDhVMIHJ3PiRJbVT72sZEn12dBv2AH6kHueRPqoR493y15zKd0AoRz3SmNV13SEA+piacBl+EwQ9oAUgvlBePS0YhZPygDCUQHtP15FC6uqnZfkgBErm9h9SKJPyGFNdNAebNB1KYVOjAKaIUKAABbd+LXyIzKrBBLapBFi3ffrR7wESTN61NrNCtcuArQESPponBizBVh1UBj+pecOQSsRb04otdLZdO0xaYUgiMWlUDc51WeohVxInafLXcajbU5hPPG5Y0YgdLmFZN7smGq+CmpYTFKwAQpF/X2zn6JRyg9CbbW1Qur+brI+XdawsFKiZH9jHZ6rbkG53Y0d/mHZ+ONRZftEcwrK7JbaOplPliIauStN8JYKmBb2apMybgVJQ8edlnHbFQvejFbARufn7hipuUV/znGhRyhyRT0SQBqzMyZVaHcaj6Lh/ypT/IItgsLB8uRfXcg3N92X8XvdSbmAE40WNVYuG/bIZgFTJb8Z8JeQyy1hiLt0fFoRen0uljo6MF58ubudAXgsC3w2fOg3LNmPNFryvdoX9M6Zt+WZkHLl1FjnY6lkszYPPvkEe5bxZG09soauyhhgpDGLdUckAqVWwFh58k4BQ7MNsPOSRQk3mrrh50XBU1P/sL6RU4jvDwmNTR/i8U1+Sfc1/Motk5tzyVavDK0gss2l8ue/8e0Dkzc8qra3HA6ywBeuIhbDE1t7xYlwcnLfMTI2H92yP5kfQXS5yHU5lafudmv4RBH5ILsaYqdyCnjHgG2ENHr3GqHpGVbQbFHTW8WV5qOgXAxmXtit6qOeGMDVNmpYW/oVs1Q0ny9KzYjYv4qE9IpTNHqiu3oOp9atXYEZdXV4ozSuN7PNsD4Qy6G5O7xbR/7dt+itD5vbZcPYEHBD5Iz5VmnFbuE/XUA5r8QjL2Ak44A1DhrP3IjpuaZXeHxJTpjUjTgli9ot95HqD62sg+B1DWfm1z0Fy2mYJbthssVXuNb+pGxWgOPZMsvImSRQJk5zlbWBBIg7Md1JzNCdILOS1T5yFbTw3P6S5f5efycU/EVjNyXdW0Pz7tJ/JQaeP+I3Nlof843D62hj/B30LzM2yZ0au4tm3eSqJpWTVD03V3x/ROpGXmv+T2fAxfQ70XAI8a/K/nD3MeludJhHJYfMu89yw3xdyjOipFJXWznMFtRGrS8FkCtrz8JLZ6Uyq0XeD5/hN74i5g+rNNDY0RW0CDUzbG3zomXDvH+zVjeSYSsA+s6Mzy2sdzNnfw0knxqfqe7AFvYGhHHvCj0imZcJZrLAum/CEeku5QGaU+ypctuzlSPJ4EnTMxh9eviBejjBTDZ8oD0z9JBv/g44EZ88HQj9lfKKES/vhyth/RFfY3PU4sxrNM2g6HIEryZK4deHv7hu/evU2Z2RPpz4z0eZ8gpwspolFIekASYwqxaOGeK8qKZ9utmGMSxmZCDGfWUxShOpzSzzrsAZ7WymXdtieDaIwr+d3tOtcl32p+fCWeD/hIeSXAjuZxQL+fGJHypIvDUzyqgLoLr2CZn7Z+f5vNabeiB3UKctx5ZF+jqcuzvTkL8snnBSIyw2GxkNJhPw0EuPJ3qVL1GuH6mDAgjXiAa1QK2rVv5878/ie9/0EkfWJuVRhPAXWScYhP+0nROE+eFP6Jtdvcr80AOJ225UjOwqN4awxjWcmOUjJMxU9q9D36kWic7y7Z2PRGLLS6EDZRjdkc4RHtHzDP+IdfhKkTvKkaqzqNvDDVEBpNlMNVzFgFn2DscOPf3NbBtuYmQZYMTB2AbGo99yZ05F9VRmNxZIZ/gTC/2P048VqPDMi6uEv1Idg2NZ6lT3s/oc8+oHLQFX30i3WQDTU9ILopkRx34JsaBIfdJk80Vau0NrC5jt3qFYx9m5wfVPUMsX1QosMNkUfPiWU87/kCW1WzGEu0vw/mN2m511leVDpWgN2+JfMPklmxqLiNrEsj2inb4hEmnP6e5SG8sMck8mPAhTr6cm05PVB0qjzDEc7xyaAX/LGMwARqLnbELTVgnS1+Ih7naPvwxmE3vnllelkW6f/9BG5gVrXKXjE52U7HFdEJynswiQ7MFZDBLkysWbyHZxDKZc8eVs7Tu+E/E85VA8HQvVyj3yP3siAQj8b6qOmkGBDRBFhme66bFp5iQvE8a379Rpp9QxtXHUGE09vNi9Po7iaMqPUZOaxVoVQ1pcuP3uXUBplnkP52Qj0OW9ssUnCWUvECcWwJhk9OB7RgNT7C0F+BMabvSGQ3UqTS17uKyNKiSgU7JxHr/TSPQFpc8xhh5t1GbNVP0tbfGR6N9tRvbJ6gvtIJ7nL//XRPzPqjVOToP/5e7q0n0sxx+YjcaTGIWRdTAJaSHWkW61r0ZiRZF5BjcuiLnoRsmkTZH9ySszxhFY7vXE+PT3Pq2B/CtaAMJpLsxKtfHn5xQMo/Bgt1+QB35TfOKxqZSIgvgCrKtUy6unvyX1BH6euv8YoyJZOyeYGi3zyvpw65/WxZu2E/kF+0uveOExEuIPILRaoxbiMDm3f89yGK4zTLl/sUYqiPo6iAQimCcgcSaqUI24j5u3grH+xwv5/wLKWyi2rNwMHcBRve9fTv27PUBWG+FFp/HjSYtrIGg5E3PQSuB2KTdWaFOXiUleP0nqHHHW+UDUAfrxtBCwu5esyAOF+dhwRjwm5ppgU4HnK3Ral72P41RBreb2H/An5d5fOolsOmMSLiESAumx9jhYS1NEBLMymYIEbnmN2wokQl8QI4g0EcTBW55meuQ/4vTMb4vD+aSHl/l5ht7O+mk8ZRjysCC3x9fR3E+4TS1XzNTgNj1w0k8CtU+fTDSrRMwmABGiuQn2ySg0SuqFPC4nlu3IutnZwJHqWe+iiZGWW1Dj4ouSjNZFrZ3+JVUH5u/RRNlEA6agKVvzneXuo7sikMdoICd82lAajtCD4rX12WgmWnU2ILhvsG3UJuh8Iu75LoHtU57QGN3II6K7kUFn5E3prZvftMOIrvkvzU0+xpaptKgVdB1FGLCQScBvOpjwVbtfa3uCJjVbwWdmQKotY3y4izY/CLhSXTwACoa2Tl4KyA2MXwkt0TAs4SPoHZ/7eABwShv9/+azKGJEtePRF015J8suYXVj0am7/29/tuTVLWVTs7Pt1oc4rOlMI5fMKki9snGQ7/qRFuft3T4ssasHspdni4Mp1VeBtQ1JsFSgvmItbZbmsNvjuv+l4ut04DMQsaSZ8hcJ/qWwxrpFXxOY0Ky7ChUL1THVkkgD1IBwc7F6rusueyaURs1ZoDPvZadcZ3LIxn8HIgNq7B3bitrlV+E3e4ZBMhXXSOzSXTHPJFQS704HJ6SyhZ1lctBqRmxku7/EvUepub+OgIArZGTHNqegotDijyZswryVvOEBY/Xy8jBV2ySCzN5FKNAAwNOJhP1en3+GCFoO8HFCny6iWnZh7JrVaR4GyeT6DoqadT4e8ir4r4SSB6AeE1lPkGDqtwtJlilURbOqoZxWjyknwh4lCYTXjbFr+lsYh0YztdjUvc2mqlj8KlfGO5OmKDGjPp7OCv2O8YB/rakQ/teY+Ak9H2998zOvHosu7xnzlIYLVzuHGs1OthLCe13/YptO6Rh+REWrrV6yVbd7oYOgGlD+oIydjaRfO8f3CxFoYsJWpioFLO3V6cmrUdQ9Ev68W1TsgQq27q2+LSjDBAfoAKUPKGf2cNfHlCHRyVc5AFyweCP3h8qLs6vyEepbNOpFv/aXbb1dAhvYAnLRIwDlrLzFQdP6UgvpCyn91pHlmnSjjRFqbVHubEXpH7enJ+5OBI/gKVx5ErlGzkBUgsMQLaFd0ubeqmW7b4R1MYrUsIz9SuJmHREk4EKegqaD6R89X3IDH/YHzOXenGKje5TvSjYH3bFH9Baiio0/13Rfiho55AkHRyOZpwfTLJlxxnrHOTNgmIrYFcQSkdmebSlgUxJQ5NMCmp/SFX0zeEdWDrikRNtPF7p57ZS1F0BivDpV3r9pTLohUAExF/G6r2ASODxlVepRspnj/WVYffjBN70cIWvAQLl/md0YXC1Zo2F4w/mnlhgJB/ZWfj+Vo4PI8bEa96kBgLoM+dF68rDmPsesCECkqABaOI33VQTbEJGI6QWuovqFf8WtYR5KJKzzSdkX/xOpl7PymKiWFCTLj3xD5ciTyrSlWBVfI+CTXWQUcSfZ+LATHjbzTlMMFal3xJAa6UrAOdvgCXc81+9Y+JlIS8dhgqByav65FbOonMi2zCL4zED/c/DgOR1Ey/XYzyWmB/xvKLv/yUWJAMrGTCxO4pvZ+srd1O65eBBxXwM9ci3TqHistGBMk80REEF1dsBLgE1rK7UykZ6dfQ0wPDtTzAyWXtwYKR8q2l5HX7jYTQ77nk5klLp220dDA/70G0Z/HxYTcvacjhqQFnjGV+NyJj9b8UkOtuoalEag==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_activity xmlns="3c89bccc-4e81-46ed-be94-ebf6ca004418" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006068F138293426418FD697851C18F3E4" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0a4d7e401a4c8d8a605773137c638eea">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="9121f90b-fd38-4d31-94c2-76e856711b43" xmlns:ns4="3c89bccc-4e81-46ed-be94-ebf6ca004418" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8b20a5f9920b0aecc5b63ad9637364f1" ns3:_="" ns4:_="">
     <xsd:import namespace="9121f90b-fd38-4d31-94c2-76e856711b43"/>
     <xsd:import namespace="3c89bccc-4e81-46ed-be94-ebf6ca004418"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns4:_activity" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceSystemTags" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -12107,123 +11930,132 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FDBA6B36-32EB-4C03-AEE0-FE12EBD53E95}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="3c89bccc-4e81-46ed-be94-ebf6ca004418"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6803F0CA-293D-4EAF-95A6-246BBADB6CD3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="9121f90b-fd38-4d31-94c2-76e856711b43"/>
     <ds:schemaRef ds:uri="3c89bccc-4e81-46ed-be94-ebf6ca004418"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1168BCBA-1240-4D14-9C57-DF1BB2CA71B4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FEDD7F65-94BA-402B-B1F0-38EE7DB626C7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>8006</Words>
-  <Characters>4564</Characters>
+  <Words>7862</Words>
+  <Characters>4482</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>38</Lines>
-  <Paragraphs>25</Paragraphs>
+  <Lines>37</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12545</CharactersWithSpaces>
+  <CharactersWithSpaces>12320</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Marina Truhanova</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101006068F138293426418FD697851C18F3E4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="GrammarlyDocumentId">