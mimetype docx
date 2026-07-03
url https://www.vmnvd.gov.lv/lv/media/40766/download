--- v0 (2025-12-19)
+++ v1 (2026-07-03)
@@ -86,51 +86,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08A35E7A" w14:textId="77777777" w:rsidR="0052290F" w:rsidRPr="00B27935" w:rsidRDefault="0052290F" w:rsidP="003A1C61">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-483"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3242DED7" w14:textId="684E8256" w:rsidR="00F35F83" w:rsidRPr="00B27935" w:rsidRDefault="6EDACC1F" w:rsidP="003A1C61">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-483" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B27935">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>IZPILDĪTĀJS ievēro šo kārtību, sniedzot </w:t>
       </w:r>
       <w:r w:rsidR="76FAD8AC" w:rsidRPr="00B27935">
         <w:rPr>
@@ -150,64 +150,64 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">valsts apmaksātus </w:t>
       </w:r>
       <w:r w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>veselības aprūpes pakalpojumus.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29DFD4BE" w14:textId="77777777" w:rsidR="00B27935" w:rsidRPr="00B27935" w:rsidRDefault="00B27935" w:rsidP="003A1C61">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-483"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7380AFB7" w14:textId="65D52285" w:rsidR="00F35F83" w:rsidRDefault="002E404A" w:rsidP="003A1C61">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-483" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">IZPILDĪTĀJS </w:t>
       </w:r>
       <w:r w:rsidR="00D40AEC" w:rsidRPr="00B27935">
         <w:rPr>
@@ -316,65 +316,65 @@
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> minētajiem</w:t>
       </w:r>
       <w:r w:rsidR="00D40AEC" w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> profiliem</w:t>
       </w:r>
       <w:r w:rsidR="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0081C5AE" w14:textId="77777777" w:rsidR="00B27935" w:rsidRPr="00B27935" w:rsidRDefault="00B27935" w:rsidP="003A1C61">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-483"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C93954F" w14:textId="6E16D6EA" w:rsidR="0015475A" w:rsidRDefault="004B5A5F" w:rsidP="003A1C61">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-483" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DIENESTS apmaksā IZPILDĪTĀJAM stacionāros veselības aprūpes pakalpojumus atbilstoši</w:t>
       </w:r>
       <w:r w:rsidR="008E7EEC" w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -425,216 +425,252 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="008E7EEC" w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> „Vienotais līgums” norādītajā dokumentā “Norēķinu kārtība”</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11BE4D29" w14:textId="77777777" w:rsidR="00B27935" w:rsidRPr="00B27935" w:rsidRDefault="00B27935" w:rsidP="003A1C61">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-483"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0232C155" w14:textId="68651C81" w:rsidR="00702DD3" w:rsidRDefault="00702DD3" w:rsidP="003A1C61">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-483" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>IZPILDĪTĀJS atbilstoši aktuālajā Finanšu paziņojumā noteiktajam par sniegtajiem stacionārās veselības aprūpes pakalpojumiem saņem ikmēneša fiksēto maksājumu par DRG pakalpojumiem un iezīmētajiem pakalpojumiem valsts sabiedrībai ar ierobežotu atbildību "Bērnu klīniskā universitātes slimnīca", atbilstoši DIENESTA tīmekļvietnē www.vmnvd.gov.lv sadaļā</w:t>
       </w:r>
       <w:r w:rsidR="00CD177E" w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> “Profesionāļiem” &gt;</w:t>
       </w:r>
       <w:r w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> “Līgumu dokumenti” &gt; „Vienotais līgums” norādītajā dokumentā “Ārstniecības iestādes stacionārā darba kvalitātes indikatīvo rādītāju kārtība” noteikto indikatīvo rādītāju izpildei, kurus sasniedzot netiek samazināts plānotais finansējums DRG pakalpojumu neizpildes gadījumā</w:t>
       </w:r>
       <w:r w:rsidR="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4008C28D" w14:textId="77777777" w:rsidR="00B27935" w:rsidRPr="00B27935" w:rsidRDefault="00B27935" w:rsidP="003A1C61">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-483"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C37EC9F" w14:textId="7ECFA453" w:rsidR="002444EC" w:rsidRPr="00B27935" w:rsidRDefault="550E472A" w:rsidP="003A1C61">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-483" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ja IZPILDĪTĀJS nodrošina neatliekamās medicīniskās palīdzības  nodaļas darbību:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="187D68A1" w14:textId="1F72D368" w:rsidR="002444EC" w:rsidRPr="00B27935" w:rsidRDefault="71F2AD4F" w:rsidP="003A1C61">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-483" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="550E472A" w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">IZPILDĪTĀJS organizē pacientu triāžu (prioritizēšanu jeb šķirošanu) neatliekamās medicīniskās palīdzības nodaļā un neatliekamās vai nepieciešamās palīdzības uzsākšanu atbilstoši steidzamības pakāpei, ievērojot </w:t>
+        <w:t>IZPILDĪTĀJS organizē pacientu triāžu (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="550E472A" w:rsidRPr="00B27935">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>prioritizēšanu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="550E472A" w:rsidRPr="00B27935">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jeb šķirošanu) neatliekamās medicīniskās palīdzības nodaļā un neatliekamās vai nepieciešamās palīdzības uzsākšanu atbilstoši steidzamības pakāpei, ievērojot </w:t>
       </w:r>
       <w:r w:rsidR="008E7EEC" w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DIENESTA tīmekļvietnē www.vmnvd.gov.lv sadaļā</w:t>
       </w:r>
       <w:r w:rsidR="00CD177E" w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> “Profesionāļiem” &gt;</w:t>
       </w:r>
       <w:r w:rsidR="008E7EEC" w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> “Līgumu dokumenti” &gt; „Vienotais līgums” norādītajā dokumentā “Pacientu triāžas kārtība neatliekamās medicīniskās palīdzības uzņemšanas nodaļā”</w:t>
+        <w:t xml:space="preserve"> “Līgumu dokumenti” &gt; „Vienotais līgums” norādītajā dokumentā “Pacientu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008E7EEC" w:rsidRPr="00B27935">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>triāžas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008E7EEC" w:rsidRPr="00B27935">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kārtība neatliekamās medicīniskās palīdzības uzņemšanas nodaļā”</w:t>
       </w:r>
       <w:r w:rsidR="000C2B76" w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E23AC4D" w14:textId="68B3336A" w:rsidR="002444EC" w:rsidRPr="00B27935" w:rsidRDefault="550E472A" w:rsidP="003A1C61">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-483" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IZPILDĪTĀJS nodrošina pacienta, kurš ārstniecības iestādē nogādāts ar Neatliekamās medicīniskās palīdzības brigādi vai </w:t>
       </w:r>
       <w:r w:rsidR="00354231" w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -679,71 +715,89 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pacientam turpmāk nepieciešam</w:t>
       </w:r>
       <w:r w:rsidR="4D498940" w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5995C835" w14:textId="0DFCACB2" w:rsidR="002444EC" w:rsidRPr="00B27935" w:rsidRDefault="550E472A" w:rsidP="003A1C61">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-483" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> IZPILDĪTĀJS nodrošina pacienta stacionēšanu, ja pēc</w:t>
+        <w:t xml:space="preserve"> IZPILDĪTĀJS nodrošina pacienta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B27935">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>stacionēšanu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B27935">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, ja pēc</w:t>
       </w:r>
       <w:r w:rsidR="005E40ED" w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00354231" w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>neatliekamās medicīniskās palīdzības nodaļā</w:t>
       </w:r>
       <w:r w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> veiktā veselības stāvokļa novērtēšanas (ārsta konsultācij</w:t>
       </w:r>
@@ -832,51 +886,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="71F2AD4F" w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nodrošina IZPILDĪTĀJS;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F6A8314" w14:textId="4C99CBA0" w:rsidR="002444EC" w:rsidRPr="00B27935" w:rsidRDefault="550E472A" w:rsidP="17F953F4">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-483" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="17F953F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> IZPILDĪTĀJS organizē pacienta tālāku pārvešanu uz atbilstošu stacionāro ārstniecības iestādi, ja pēc </w:t>
       </w:r>
       <w:r w:rsidR="00354231" w:rsidRPr="17F953F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1095,51 +1149,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="17F953F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ārstēšanu var nodrošināt zemāka līmeņa ārstniecības iestāde</w:t>
       </w:r>
       <w:r w:rsidR="00381A19" w:rsidRPr="17F953F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3704950A" w14:textId="4C2C301A" w:rsidR="002444EC" w:rsidRPr="00B27935" w:rsidRDefault="550E472A" w:rsidP="17F953F4">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-483" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="17F953F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>IZPILDĪTĀJS ir tiesīgs</w:t>
       </w:r>
       <w:r w:rsidR="00354231" w:rsidRPr="17F953F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1255,220 +1309,338 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="71F2AD4F" w:rsidRPr="17F953F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="17F953F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tikai šādos izņēmuma gadījumos:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45D672E7" w14:textId="5ACBE7E8" w:rsidR="002444EC" w:rsidRPr="00B27935" w:rsidRDefault="550E472A" w:rsidP="003A1C61">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-483" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">IZPILDĪTĀJU ir skārusi postošu faktoru iedarbība vai pastāv šādi draudi (gan ārēji, gan iekšēji apdraudējumi, kas ietekmē </w:t>
+        <w:t xml:space="preserve">IZPILDĪTĀJU ir </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B27935">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>skārusi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B27935">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> postošu faktoru iedarbība vai pastāv šādi draudi (gan ārēji, gan iekšēji apdraudējumi, kas ietekmē </w:t>
       </w:r>
       <w:r w:rsidR="63FDC579" w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>IZPILDĪTĀJA</w:t>
       </w:r>
       <w:r w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> spējas turpināt darbu ikdienas režīmā, piemēram, elektroenerģijas pārrāvums, ugunsgrēka izcelšanās);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F02F2B1" w14:textId="245BB6A4" w:rsidR="002444EC" w:rsidRDefault="550E472A" w:rsidP="003A1C61">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-483" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>neatliekamās</w:t>
       </w:r>
       <w:r w:rsidR="00667D7D" w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>medicīniskās palīdzības nodrošināšanai kritiski nepieciešamas medicīniskās ierīces darbības traucējumi</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DB142AC" w14:textId="77777777" w:rsidR="00B27935" w:rsidRPr="00B27935" w:rsidRDefault="00B27935" w:rsidP="003A1C61">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-483"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0AE2EC37" w14:textId="408B7C5F" w:rsidR="00B27935" w:rsidRPr="001455D0" w:rsidRDefault="001455D0" w:rsidP="00B620D0">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w14:paraId="27037550" w14:textId="6E72C4FF" w:rsidR="0052290F" w:rsidRPr="00B27935" w:rsidRDefault="72B38D8C" w:rsidP="003A1C61">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-483" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001455D0">
+      <w:r w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>IZPILDĪTĀJS  ziņo Nacionālajam transplantācijas koordinācijas dienestam (tālr. 67069570) par potenciālo orgānu donoru (pacients ar smagu neatgriezenisku galvas smadzeņu bojājumu, kuram ir plānots uzsākt vai ir uzsākta smadzeņu nāves monitorēšana, vai pacients, kura stāvoklis nav savienojams ar dzīvību cita orgāna bojājuma dēļ un kuram sagaida kardiocirkulatorās (bioloģiskās) nāves iestāšanos).</w:t>
+        <w:t xml:space="preserve">IZPILDĪTĀJS </w:t>
+      </w:r>
+      <w:r w:rsidR="7DFBB53C" w:rsidRPr="00B27935">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ziņo Nacionālajam transplantācijas koordinācijas dienestam (tālr. 67069570 un 67069502) vai dežurējošam transplantācijas koordinatoram (tālr. 67069550) par potenciālo orgānu donoru (pacients ar smagu neatgriezenisku galvas smadzeņu bojājumu, kuram ir</w:t>
+      </w:r>
+      <w:r w:rsidR="4D6C82C9" w:rsidRPr="00B27935">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plānots</w:t>
+      </w:r>
+      <w:r w:rsidR="7DFBB53C" w:rsidRPr="00B27935">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uzsākt vai </w:t>
+      </w:r>
+      <w:r w:rsidR="7568F6B1" w:rsidRPr="00B27935">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ir </w:t>
+      </w:r>
+      <w:r w:rsidR="7DFBB53C" w:rsidRPr="00B27935">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>uzsākt</w:t>
+      </w:r>
+      <w:r w:rsidR="1A60704E" w:rsidRPr="00B27935">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="7DFBB53C" w:rsidRPr="00B27935">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> smadzeņu nāves </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="7DFBB53C" w:rsidRPr="00B27935">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>monitorēšana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="7DFBB53C" w:rsidRPr="00B27935">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, vai pacients, kura stāvoklis nav savienojams ar dzīvību cita orgāna bojājuma dēļ un kuram sagaida </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="7DFBB53C" w:rsidRPr="00B27935">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kardiocirkulatorās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="7DFBB53C" w:rsidRPr="00B27935">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (bioloģiskās) nāves iestāšanos)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B27935">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="230F61D9" w14:textId="77777777" w:rsidR="001455D0" w:rsidRPr="00B27935" w:rsidRDefault="001455D0" w:rsidP="001455D0">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w14:paraId="0AE2EC37" w14:textId="77777777" w:rsidR="00B27935" w:rsidRPr="00B27935" w:rsidRDefault="00B27935" w:rsidP="003A1C61">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-483"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68B33055" w14:textId="77777777" w:rsidR="00F50599" w:rsidRPr="00B27935" w:rsidRDefault="00F50599" w:rsidP="003A1C61">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-483" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Hlk144798842"/>
       <w:r w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>IZPILDĪTĀJS ir tiesīgs sniegt:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="443C600D" w14:textId="64945357" w:rsidR="00F50599" w:rsidRPr="00B27935" w:rsidRDefault="00F50599" w:rsidP="003A1C61">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-483" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> plānveida stacionāros onkoloģiskos pakalpojumus pieaugušajiem </w:t>
       </w:r>
       <w:r w:rsidR="00F4765B" w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -1491,106 +1663,106 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> nosacījumu</w:t>
       </w:r>
       <w:r w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> kārtībai;</w:t>
       </w:r>
       <w:r w:rsidR="550E472A" w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="_Hlk144799044"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="2AE7F702" w14:textId="3CE1E494" w:rsidR="00410875" w:rsidRDefault="00F50599" w:rsidP="003A1C61">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-483" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> otrā etapa medicīniskās rehabilitācijas pakalpojumus atbilstoši stacionārās rehabilitācijas atlases procedūrai un </w:t>
       </w:r>
       <w:r w:rsidR="006F7576" w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>diennakts stacionārā sniedzamo otrā etapa medicīniskās rehabilitācijas pakalpojumu un perinatālā periodā radušos stāvokļu rehabilitācijas pakalpojumu sniegšanas un apmaksas nosacījumu kārtībai</w:t>
       </w:r>
       <w:r w:rsidR="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="578C4702" w14:textId="77777777" w:rsidR="00B27935" w:rsidRPr="00B27935" w:rsidRDefault="00B27935" w:rsidP="003A1C61">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-483"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p w14:paraId="21A17012" w14:textId="2CC57307" w:rsidR="00F50599" w:rsidRPr="00B27935" w:rsidRDefault="23198B07" w:rsidP="003A1C61">
       <w:pPr>
-        <w:pStyle w:val="Bezatstarpm"/>
+        <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:ind w:left="0" w:right="-483" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>IZPILDĪTĀJ</w:t>
       </w:r>
       <w:r w:rsidR="00DF7C3B" w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1602,159 +1774,187 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, atbilstoši sniedzamo pakalpojumu veidam/profilam</w:t>
       </w:r>
       <w:r w:rsidR="00DF7C3B" w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, sniedz</w:t>
       </w:r>
       <w:r w:rsidR="00F50599" w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69972960" w14:textId="371E02DF" w:rsidR="00DF7C3B" w:rsidRDefault="23198B07" w:rsidP="003A1C61">
       <w:pPr>
-        <w:pStyle w:val="Bezatstarpm"/>
+        <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:ind w:left="0" w:right="-483" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="17F953F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>peritoneālās dialīzes pakalpojumus</w:t>
+        <w:t>peritoneālās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="17F953F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dialīzes pakalpojumus</w:t>
       </w:r>
       <w:r w:rsidR="00DF7C3B" w:rsidRPr="17F953F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31520F12" w14:textId="311F1403" w:rsidR="00DF7C3B" w:rsidRDefault="2ADE4C44" w:rsidP="003A1C61">
       <w:pPr>
-        <w:pStyle w:val="Bezatstarpm"/>
+        <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:ind w:left="0" w:right="-483" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="17F953F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>stacionāros mikroķirurģijas pakalpojumus</w:t>
       </w:r>
       <w:r w:rsidR="00B27935" w:rsidRPr="17F953F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76665AD5" w14:textId="62221B6A" w:rsidR="17F953F4" w:rsidRDefault="17F953F4" w:rsidP="17F953F4">
       <w:pPr>
-        <w:pStyle w:val="Bezatstarpm"/>
+        <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="360" w:right="-483" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31939799" w14:textId="21823F41" w:rsidR="00B27935" w:rsidRPr="00B27935" w:rsidRDefault="00B27935" w:rsidP="17F953F4">
       <w:pPr>
-        <w:pStyle w:val="Bezatstarpm"/>
+        <w:pStyle w:val="NoSpacing"/>
         <w:ind w:right="-483"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BA35270" w14:textId="09C9390F" w:rsidR="3337E6DC" w:rsidRPr="002D2D15" w:rsidRDefault="00D43A15" w:rsidP="17F953F4">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bezatstarpm"/>
+    <w:p w14:paraId="7BA35270" w14:textId="38BC2B4C" w:rsidR="3337E6DC" w:rsidRDefault="00D43A15" w:rsidP="17F953F4">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:ind w:left="450" w:right="-483" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D43A15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ja stacionētai personai ir medicīniskas indikācijas tādu stacionāro veselības aprūpes pakalpojumu saņemšanai, kurus sniedz </w:t>
+        <w:t xml:space="preserve">Ja </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D43A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>stacionētai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D43A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> personai ir medicīniskas indikācijas tādu stacionāro veselības aprūpes pakalpojumu saņemšanai, kurus sniedz </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>arī zemāka</w:t>
       </w:r>
       <w:r w:rsidRPr="00D43A15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> līmeņa stacionārā ārstniecības iestāde, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tad</w:t>
       </w:r>
@@ -1782,325 +1982,301 @@
         </w:rPr>
         <w:t xml:space="preserve"> pacient</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="3337E6DC" w:rsidRPr="17F953F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D43A15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">pārvešanu stacionēšanai </w:t>
+        <w:t xml:space="preserve">pārvešanu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D43A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>stacionēšanai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D43A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="3337E6DC" w:rsidRPr="17F953F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">no vienas stacionārās ārstniecības iestādes uz citu </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbilstoša līmeņa stacionāro</w:t>
       </w:r>
       <w:r w:rsidR="3337E6DC" w:rsidRPr="17F953F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ārstniecības iestādi ārstēšanas </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="3337E6DC" w:rsidRPr="002D2D15">
+        <w:t xml:space="preserve"> ārstniecības iestādi ārstēšanas turpināšanai,  </w:t>
+      </w:r>
+      <w:r w:rsidR="0055559F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>turpināšanai,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002D2D15" w:rsidRPr="002D2D15">
+        <w:t xml:space="preserve">vienlaikus </w:t>
+      </w:r>
+      <w:r w:rsidR="3337E6DC" w:rsidRPr="17F953F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> informējot ārstniecības iestādi, uz kuru pacients tiek pārvests,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="3337E6DC" w:rsidRPr="002D2D15">
+        <w:t>ievēro</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0055559F" w:rsidRPr="002D2D15">
+        <w:t>jot</w:t>
+      </w:r>
+      <w:r w:rsidR="3337E6DC" w:rsidRPr="17F953F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">vienlaikus </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="3337E6DC" w:rsidRPr="002D2D15">
+        <w:t xml:space="preserve"> šādus </w:t>
+      </w:r>
+      <w:r w:rsidR="0055559F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ievēro</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002D2D15">
+        <w:t>nosacījumus</w:t>
+      </w:r>
+      <w:r w:rsidR="3337E6DC" w:rsidRPr="17F953F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>jot</w:t>
-[...22 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D237757" w14:textId="25D5D170" w:rsidR="3337E6DC" w:rsidRPr="002D2D15" w:rsidRDefault="3337E6DC" w:rsidP="17F953F4">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bezatstarpm"/>
+    <w:p w14:paraId="3D237757" w14:textId="25D5D170" w:rsidR="3337E6DC" w:rsidRDefault="3337E6DC" w:rsidP="17F953F4">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:ind w:left="450" w:right="-483" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D2D15">
+      <w:r w:rsidRPr="17F953F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">pacientu uz zemāka līmeņa ārstniecības iestādi </w:t>
       </w:r>
-      <w:r w:rsidR="00D43A15" w:rsidRPr="002D2D15">
+      <w:r w:rsidR="00D43A15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>drīkst</w:t>
       </w:r>
-      <w:r w:rsidRPr="002D2D15">
+      <w:r w:rsidRPr="17F953F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> pārvest tikai V un IV līmeņa ārstniecības iestādes;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6626EB76" w14:textId="5C0AE882" w:rsidR="3337E6DC" w:rsidRDefault="3337E6DC" w:rsidP="17F953F4">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bezatstarpm"/>
+    <w:p w14:paraId="6626EB76" w14:textId="68AF1438" w:rsidR="3337E6DC" w:rsidRDefault="3337E6DC" w:rsidP="17F953F4">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:ind w:left="450" w:right="-483" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D2D15">
+      <w:r w:rsidRPr="17F953F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ārstniecības iestād</w:t>
       </w:r>
-      <w:r w:rsidR="0055559F" w:rsidRPr="002D2D15">
+      <w:r w:rsidR="0055559F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ē kopumā </w:t>
       </w:r>
-      <w:r w:rsidRPr="002D2D15">
+      <w:r w:rsidRPr="17F953F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir augsta gultu noslodz</w:t>
       </w:r>
-      <w:r w:rsidR="00D43A15" w:rsidRPr="002D2D15">
+      <w:r w:rsidR="00D43A15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="002D2D15">
+      <w:r w:rsidRPr="17F953F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – vismaz</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> gultu noslodze  attiecīgajā dienā, kad pacients tiek pārvests;</w:t>
+        <w:t xml:space="preserve"> – vismaz 90% gultu noslodze  attiecīgajā dienā, kad pacients tiek pārvests;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="642310AA" w14:textId="7307F430" w:rsidR="3337E6DC" w:rsidRDefault="3337E6DC" w:rsidP="17F953F4">
       <w:pPr>
-        <w:pStyle w:val="Bezatstarpm"/>
+        <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:ind w:left="450" w:right="-483" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="17F953F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pacientam ir medicīniskās indikācijas, kuru dēļ ir nepieciešama diennakts ārstniecības personas uzraudzība (medicīniskajā dokumentācijā fiksēts pamatojums), t.sk. nepieciešama augsta aprūpes intensitāte.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A81AAF2" w14:textId="1201D60D" w:rsidR="17F953F4" w:rsidRDefault="17F953F4" w:rsidP="17F953F4">
       <w:pPr>
-        <w:pStyle w:val="Bezatstarpm"/>
+        <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="450" w:right="-483" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FD075C1" w14:textId="289ECBF9" w:rsidR="17F953F4" w:rsidRDefault="17F953F4" w:rsidP="17F953F4">
       <w:pPr>
-        <w:pStyle w:val="Bezatstarpm"/>
+        <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="450" w:right="-483" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00A46866" w14:textId="4783AFA5" w:rsidR="005E40ED" w:rsidRPr="00B27935" w:rsidRDefault="6A2139F3" w:rsidP="003A1C61">
       <w:pPr>
-        <w:pStyle w:val="Bezatstarpm"/>
+        <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:ind w:left="0" w:right="-483" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="7DFBB53C" w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2128,51 +2304,51 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">o veselības aprūpes pakalpojumu saņemšanas </w:t>
       </w:r>
       <w:r w:rsidR="66B97BF1" w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>IZPILDĪTĀJS nodrošina</w:t>
       </w:r>
       <w:r w:rsidR="083B3F29" w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60E459B4" w14:textId="064DDA28" w:rsidR="005E40ED" w:rsidRPr="00B27935" w:rsidRDefault="00B27935" w:rsidP="003A1C61">
       <w:pPr>
-        <w:pStyle w:val="Bezatstarpm"/>
+        <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:ind w:left="0" w:right="-483" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="476293B3" w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2190,103 +2366,104 @@
       <w:r w:rsidR="7DFBB53C" w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>turpmākai ambulatorai ārstēšanai</w:t>
       </w:r>
       <w:r w:rsidR="4973AC8C" w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pēc ārstēšanas stacionārā</w:t>
       </w:r>
       <w:r w:rsidR="777BC5FE" w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26B21AF1" w14:textId="58B215AC" w:rsidR="005E40ED" w:rsidRPr="00B27935" w:rsidRDefault="7DFBB53C" w:rsidP="003A1C61">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bezatstarpm"/>
+    <w:p w14:paraId="26B21AF1" w14:textId="77777777" w:rsidR="005E40ED" w:rsidRPr="00B27935" w:rsidRDefault="7DFBB53C" w:rsidP="003A1C61">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:ind w:left="0" w:right="-483" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>nepieciešamās zāles un medicīniskās ierīces, ja hospitalizācijas laikā pacientam ir mainīta terapija, tikusi uzsākta jauna terapija, kā arī atsevišķos gadījumos pacientam individuāli vienojoties ar ārstējošo ārstu</w:t>
+        <w:t>nepieciešamās zāles un medicīniskās ierīces, ja hospitalizācijas laikā pacientam ir mainīta terapija, tikusi uzsākta jauna terapija, kā arī atsevišķos gadījumos pacientam individuāli vienojoties ar ārstējošo ārstu, ievērojot šādus pienākumus</w:t>
       </w:r>
       <w:r w:rsidR="3598B29C" w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B7C838C" w14:textId="16CACEE7" w:rsidR="005E40ED" w:rsidRPr="00B27935" w:rsidRDefault="005E40ED" w:rsidP="003A1C61">
       <w:pPr>
-        <w:pStyle w:val="Bezatstarpm"/>
+        <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:ind w:left="0" w:right="-483" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C53B6C" w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="2638067D" w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mbulatorai ārstēšanai nepieciešam</w:t>
       </w:r>
       <w:r w:rsidR="5A9DD78E" w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
@@ -2331,81 +2508,72 @@
         </w:rPr>
         <w:t xml:space="preserve"> ierī</w:t>
       </w:r>
       <w:r w:rsidR="0DFC3EF7" w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ču izrakstīšanu</w:t>
       </w:r>
       <w:r w:rsidR="2638067D" w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, kuru iegāde kompensējama no valsts budžeta līdzekļiem</w:t>
       </w:r>
       <w:r w:rsidR="00C65525" w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (pamatojoties uz DIENESTAM </w:t>
-[...8 lines deleted...]
-        <w:t>iesniegto informāciju par stacionārā ārstniecības iestādē nodarbinātām ārstniecības personām, kurām ir tiesības izrakstīt zāles un medicīnas ierīces, kuru iegāde kompensējama no valsts budžeta līdzekļiem)</w:t>
+        <w:t xml:space="preserve"> (pamatojoties uz DIENESTAM iesniegto informāciju par stacionārā ārstniecības iestādē nodarbinātām ārstniecības personām, kurām ir tiesības izrakstīt zāles un medicīnas ierīces, kuru iegāde kompensējama no valsts budžeta līdzekļiem)</w:t>
       </w:r>
       <w:r w:rsidR="2638067D" w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> saskaņā ar normatīvajiem aktiem, stacionārā pacienta medicīniskajā kartē norādot to izrakstīšanas datumu, nosaukumu, daudzumu un lietošanas nosacījumus</w:t>
       </w:r>
       <w:r w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46BAB0A1" w14:textId="7D610AA9" w:rsidR="00410875" w:rsidRPr="00B27935" w:rsidRDefault="23198B07" w:rsidP="003A1C61">
       <w:pPr>
-        <w:pStyle w:val="Bezatstarpm"/>
+        <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:ind w:left="0" w:right="-483" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>izziņ</w:t>
       </w:r>
       <w:r w:rsidR="340DE5E5" w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2430,77 +2598,77 @@
       </w:r>
       <w:r w:rsidRPr="00B27935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ārstniecības iestādes nosaukums un Vadības informācijas sistēmā norādītais kods, pacienta vārds, uzvārds, personas kods, dzīvesvietas adrese, valsts, ārstēšanās periods, slimības vēstures numurs, pakalpojumi pa pozīcijām ar finansējuma apmēru, atbildīgās personas amats, vārds, uzvārds, paraksts un izziņas izsniegšanas datums un laiks.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00410875" w:rsidRPr="00B27935">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D2D53C8" w14:textId="77777777" w:rsidR="00A610FD" w:rsidRDefault="00A610FD" w:rsidP="00702DD3">
+    <w:p w14:paraId="4EEC0EE9" w14:textId="77777777" w:rsidR="00375F0A" w:rsidRDefault="00375F0A" w:rsidP="00702DD3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E6A0952" w14:textId="77777777" w:rsidR="00A610FD" w:rsidRDefault="00A610FD" w:rsidP="00702DD3">
+    <w:p w14:paraId="40C609A9" w14:textId="77777777" w:rsidR="00375F0A" w:rsidRDefault="00375F0A" w:rsidP="00702DD3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
@@ -2518,115 +2686,115 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1317153422"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="4EECBBC6" w14:textId="4C63C45E" w:rsidR="00702DD3" w:rsidRDefault="00702DD3">
         <w:pPr>
-          <w:pStyle w:val="Kjene"/>
+          <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="567FCE7A" w14:textId="77777777" w:rsidR="00702DD3" w:rsidRDefault="00702DD3">
     <w:pPr>
-      <w:pStyle w:val="Kjene"/>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A5A7CD9" w14:textId="77777777" w:rsidR="00A610FD" w:rsidRDefault="00A610FD" w:rsidP="00702DD3">
+    <w:p w14:paraId="489A39E6" w14:textId="77777777" w:rsidR="00375F0A" w:rsidRDefault="00375F0A" w:rsidP="00702DD3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7872428F" w14:textId="77777777" w:rsidR="00A610FD" w:rsidRDefault="00A610FD" w:rsidP="00702DD3">
+    <w:p w14:paraId="653C0556" w14:textId="77777777" w:rsidR="00375F0A" w:rsidRDefault="00375F0A" w:rsidP="00702DD3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="732D14D0" w14:textId="4B37AA6E" w:rsidR="00B27652" w:rsidRPr="00B27652" w:rsidRDefault="00B27652" w:rsidP="00B27652">
     <w:pPr>
-      <w:pStyle w:val="Galvene"/>
+      <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B27652">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>spēkā no 202</w:t>
     </w:r>
     <w:r w:rsidR="003A1C61">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00B27652">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
@@ -8989,212 +9157,204 @@
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="53"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007F578A"/>
     <w:rsid w:val="00032BA3"/>
     <w:rsid w:val="000331AF"/>
     <w:rsid w:val="00044F9C"/>
     <w:rsid w:val="00055409"/>
     <w:rsid w:val="0006D3CC"/>
     <w:rsid w:val="00073F45"/>
     <w:rsid w:val="00091092"/>
     <w:rsid w:val="000975CB"/>
     <w:rsid w:val="000A0AA3"/>
     <w:rsid w:val="000C0B24"/>
     <w:rsid w:val="000C2B76"/>
     <w:rsid w:val="000E6E20"/>
     <w:rsid w:val="00116F72"/>
-    <w:rsid w:val="001455D0"/>
     <w:rsid w:val="0015475A"/>
     <w:rsid w:val="00186874"/>
     <w:rsid w:val="001920B6"/>
     <w:rsid w:val="00194C79"/>
     <w:rsid w:val="001D681D"/>
     <w:rsid w:val="001F147C"/>
     <w:rsid w:val="00243678"/>
     <w:rsid w:val="002444EC"/>
     <w:rsid w:val="00297D73"/>
     <w:rsid w:val="002B0DFC"/>
     <w:rsid w:val="002B3A69"/>
     <w:rsid w:val="002C7E2A"/>
-    <w:rsid w:val="002D2D15"/>
     <w:rsid w:val="002E404A"/>
     <w:rsid w:val="002E689F"/>
     <w:rsid w:val="002F2B42"/>
     <w:rsid w:val="00321733"/>
     <w:rsid w:val="00327914"/>
-    <w:rsid w:val="00333A76"/>
     <w:rsid w:val="00335C83"/>
     <w:rsid w:val="0034099E"/>
     <w:rsid w:val="00344983"/>
     <w:rsid w:val="00354231"/>
     <w:rsid w:val="00356CBF"/>
     <w:rsid w:val="00360DCF"/>
     <w:rsid w:val="00375F0A"/>
     <w:rsid w:val="00381A19"/>
     <w:rsid w:val="003A1C61"/>
     <w:rsid w:val="003B6261"/>
     <w:rsid w:val="003C57C1"/>
     <w:rsid w:val="003D2CFB"/>
     <w:rsid w:val="003F1598"/>
     <w:rsid w:val="003F46CA"/>
     <w:rsid w:val="00404030"/>
     <w:rsid w:val="00406178"/>
     <w:rsid w:val="00410875"/>
-    <w:rsid w:val="00434BD6"/>
     <w:rsid w:val="00440356"/>
     <w:rsid w:val="0045066D"/>
     <w:rsid w:val="0047428A"/>
     <w:rsid w:val="004A205F"/>
     <w:rsid w:val="004B5A5F"/>
     <w:rsid w:val="004E5C8B"/>
     <w:rsid w:val="00504A3F"/>
     <w:rsid w:val="005155A5"/>
     <w:rsid w:val="00516E25"/>
     <w:rsid w:val="0052290F"/>
     <w:rsid w:val="005529BA"/>
     <w:rsid w:val="0055559F"/>
     <w:rsid w:val="005628AA"/>
     <w:rsid w:val="005C0405"/>
     <w:rsid w:val="005C641E"/>
     <w:rsid w:val="005E40ED"/>
     <w:rsid w:val="00637A95"/>
     <w:rsid w:val="00667D7D"/>
     <w:rsid w:val="006755A2"/>
     <w:rsid w:val="00696971"/>
-    <w:rsid w:val="006C0A7D"/>
     <w:rsid w:val="006C5FB5"/>
     <w:rsid w:val="006C7252"/>
     <w:rsid w:val="006E5006"/>
     <w:rsid w:val="006F414A"/>
     <w:rsid w:val="006F7576"/>
     <w:rsid w:val="00702DD3"/>
     <w:rsid w:val="00705683"/>
     <w:rsid w:val="00717AD4"/>
     <w:rsid w:val="007971F2"/>
     <w:rsid w:val="007F30A9"/>
     <w:rsid w:val="007F578A"/>
     <w:rsid w:val="00802875"/>
     <w:rsid w:val="00831DEA"/>
     <w:rsid w:val="00887D70"/>
     <w:rsid w:val="008A4516"/>
     <w:rsid w:val="008A4E13"/>
     <w:rsid w:val="008A5D62"/>
     <w:rsid w:val="008D39F2"/>
     <w:rsid w:val="008E7EEC"/>
     <w:rsid w:val="009107BF"/>
     <w:rsid w:val="009245D3"/>
     <w:rsid w:val="0092750F"/>
     <w:rsid w:val="00955681"/>
     <w:rsid w:val="009673DB"/>
     <w:rsid w:val="00987CBA"/>
     <w:rsid w:val="00990819"/>
     <w:rsid w:val="00995AD8"/>
     <w:rsid w:val="009A6018"/>
     <w:rsid w:val="009E112B"/>
     <w:rsid w:val="00A11701"/>
-    <w:rsid w:val="00A610FD"/>
     <w:rsid w:val="00A923E6"/>
-    <w:rsid w:val="00AC1065"/>
     <w:rsid w:val="00AD7576"/>
     <w:rsid w:val="00B14950"/>
     <w:rsid w:val="00B1542F"/>
     <w:rsid w:val="00B27652"/>
     <w:rsid w:val="00B27935"/>
     <w:rsid w:val="00B42DB9"/>
     <w:rsid w:val="00BA14E7"/>
-    <w:rsid w:val="00BC1459"/>
     <w:rsid w:val="00BC2523"/>
     <w:rsid w:val="00BE4BFD"/>
     <w:rsid w:val="00BF783C"/>
     <w:rsid w:val="00C53B6C"/>
     <w:rsid w:val="00C541D6"/>
     <w:rsid w:val="00C65525"/>
     <w:rsid w:val="00C65DE2"/>
     <w:rsid w:val="00C84EAD"/>
     <w:rsid w:val="00CC0F11"/>
     <w:rsid w:val="00CD177E"/>
     <w:rsid w:val="00D006F9"/>
     <w:rsid w:val="00D05058"/>
     <w:rsid w:val="00D05DB8"/>
     <w:rsid w:val="00D12477"/>
     <w:rsid w:val="00D300D6"/>
     <w:rsid w:val="00D40AEC"/>
     <w:rsid w:val="00D43A15"/>
     <w:rsid w:val="00D50FFB"/>
     <w:rsid w:val="00D53C7F"/>
     <w:rsid w:val="00DE5003"/>
     <w:rsid w:val="00DF7C3B"/>
     <w:rsid w:val="00E72EA1"/>
     <w:rsid w:val="00EA125C"/>
     <w:rsid w:val="00EA599D"/>
     <w:rsid w:val="00EB38EB"/>
     <w:rsid w:val="00EB58F3"/>
     <w:rsid w:val="00ED4017"/>
-    <w:rsid w:val="00EE180D"/>
     <w:rsid w:val="00EF4DBF"/>
     <w:rsid w:val="00EF62C9"/>
     <w:rsid w:val="00F01D2C"/>
     <w:rsid w:val="00F042D2"/>
     <w:rsid w:val="00F20579"/>
     <w:rsid w:val="00F35F83"/>
     <w:rsid w:val="00F40924"/>
     <w:rsid w:val="00F4765B"/>
     <w:rsid w:val="00F50599"/>
     <w:rsid w:val="00F6182B"/>
     <w:rsid w:val="00F61C7C"/>
     <w:rsid w:val="00F7547C"/>
     <w:rsid w:val="00F83082"/>
     <w:rsid w:val="00FC7C52"/>
     <w:rsid w:val="00FF52C3"/>
     <w:rsid w:val="01307766"/>
     <w:rsid w:val="017EF7E0"/>
     <w:rsid w:val="01D68B30"/>
     <w:rsid w:val="0242B074"/>
     <w:rsid w:val="03FE22B7"/>
     <w:rsid w:val="047F3D4B"/>
     <w:rsid w:val="04909498"/>
     <w:rsid w:val="04913B89"/>
     <w:rsid w:val="056D7098"/>
     <w:rsid w:val="06977E5E"/>
@@ -9925,309 +10085,309 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00D53C7F"/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bezatstarpm">
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00D53C7F"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipersaite">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D53C7F"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Komentrateksts">
+  <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="KomentratekstsRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00321733"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratekstsRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Komentrateksts"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
     <w:rsid w:val="00321733"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Komentraatsauce">
+  <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00321733"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Paraststmeklis">
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BF783C"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="0034099E"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="0034099E"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="0034099E"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="tabchar">
     <w:name w:val="tabchar"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="0034099E"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="superscript">
     <w:name w:val="superscript"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00A11701"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00186874"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Prskatjums">
+  <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00802875"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Komentratma">
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="Komentrateksts"/>
-[...1 lines deleted...]
-    <w:link w:val="KomentratmaRakstz"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00802875"/>
     <w:pPr>
       <w:suppressAutoHyphens w:val="0"/>
       <w:autoSpaceDN/>
       <w:spacing w:after="160"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="2"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratmaRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Komentratma"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00802875"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Galvene">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="GalveneRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00702DD3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="GalveneRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Galvene"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00702DD3"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kjene">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="KjeneRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00702DD3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KjeneRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Kjene"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00702DD3"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="129172890">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="140582199">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
@@ -15462,51 +15622,50 @@
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2141993030">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -15792,76 +15951,76 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3FF0AFDD-818F-478E-BA08-63649F4FE315}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{dbc9012d-628b-43d4-b190-8a730f7e1e96}" enabled="0" method="" siteId="{dbc9012d-628b-43d4-b190-8a730f7e1e96}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2589</Characters>
+  <Pages>3</Pages>
+  <Words>4566</Words>
+  <Characters>2604</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>21</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7117</CharactersWithSpaces>
+  <CharactersWithSpaces>7156</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Anna Ziemele</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>de0a8dfb8186f3c9b7b3aea744c64dcd2c879a6d7de57df82fd4b435f7d775bf</vt:lpwstr>
   </property>