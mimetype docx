--- v0 (2026-01-09)
+++ v1 (2026-07-12)
@@ -6,62 +6,69 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="44872D35" w14:textId="77777777" w:rsidR="00352F4D" w:rsidRPr="009D7641" w:rsidRDefault="007220A5" w:rsidP="009D7641">
+    <w:p w14:paraId="1CC50554" w14:textId="77777777" w:rsidR="007E1A68" w:rsidRPr="00307E5F" w:rsidRDefault="007E1A68" w:rsidP="00307E5F">
+      <w:pPr>
+        <w:ind w:right="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk126927166"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk126926981"/>
+    </w:p>
+    <w:p w14:paraId="44872D35" w14:textId="47598D8E" w:rsidR="00352F4D" w:rsidRPr="009D7641" w:rsidRDefault="007220A5" w:rsidP="009D7641">
       <w:pPr>
         <w:ind w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk126927166"/>
-      <w:bookmarkStart w:id="1" w:name="_Hlk126926981"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk211324459"/>
       <w:r w:rsidRPr="009D7641">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Diennakts s</w:t>
       </w:r>
       <w:r w:rsidR="003C4038" w:rsidRPr="009D7641">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">tacionārā sniedzamo otrā etapa medicīniskās rehabilitācijas </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="003C4038" w:rsidRPr="009D7641">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>pakalpojumu</w:t>
       </w:r>
@@ -77,50 +84,51 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DE4E61" w:rsidRPr="009D7641">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>kritērij</w:t>
       </w:r>
       <w:r w:rsidR="009D7641" w:rsidRPr="009D7641">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="10DE2778" w14:textId="77777777" w:rsidR="007B7979" w:rsidRPr="009D7641" w:rsidRDefault="007B7979" w:rsidP="009D7641">
       <w:pPr>
         <w:ind w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="359CD892" w14:textId="73E83225" w:rsidR="002E245F" w:rsidRPr="009D7641" w:rsidRDefault="007220A5" w:rsidP="009D7641">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5C135">
         <w:rPr>
@@ -908,58 +916,58 @@
       <w:pPr>
         <w:ind w:right="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00964906" w:rsidSect="00943367">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="284" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="75F611DA" w14:textId="77777777" w:rsidR="004A6626" w:rsidRDefault="004A6626">
+    <w:p w14:paraId="73740793" w14:textId="77777777" w:rsidR="00F40A26" w:rsidRDefault="00F40A26">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B25E399" w14:textId="77777777" w:rsidR="004A6626" w:rsidRDefault="004A6626">
+    <w:p w14:paraId="32E40DC8" w14:textId="77777777" w:rsidR="00F40A26" w:rsidRDefault="00F40A26">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1019,58 +1027,58 @@
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="203C4CC4" w14:textId="77777777" w:rsidR="009C63F6" w:rsidRDefault="009C63F6"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="05D8D6AA" w14:textId="77777777" w:rsidR="004A6626" w:rsidRDefault="004A6626">
+    <w:p w14:paraId="0732B10E" w14:textId="77777777" w:rsidR="00F40A26" w:rsidRDefault="00F40A26">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B899B53" w14:textId="77777777" w:rsidR="004A6626" w:rsidRDefault="004A6626">
+    <w:p w14:paraId="44F0F33A" w14:textId="77777777" w:rsidR="00F40A26" w:rsidRDefault="00F40A26">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3C61CCD3" w14:textId="01497314" w:rsidR="007A0A1D" w:rsidRPr="007A0A1D" w:rsidRDefault="007A0A1D" w:rsidP="007A0A1D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007A0A1D">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
@@ -3198,50 +3206,139 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42F60A87"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4ABA1908"/>
+    <w:lvl w:ilvl="0" w:tplc="0426000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45896910"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="84D41F54"/>
     <w:styleLink w:val="CurrentList1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="11"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="480"/>
       </w:pPr>
@@ -3319,51 +3416,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46934539"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BA70CD22"/>
     <w:lvl w:ilvl="0" w:tplc="AD008C92">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3432,51 +3529,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="490F1366"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AA040BCE"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3545,51 +3642,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52457700"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="012A11D4"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3658,51 +3755,140 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="548C48CE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F612B3C4"/>
+    <w:lvl w:ilvl="0" w:tplc="0426000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="549E0A3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DD302110"/>
     <w:lvl w:ilvl="0" w:tplc="0426000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3744,51 +3930,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="563D3CE6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C4904D88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
@@ -3873,51 +4059,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56D14706"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="051C4E2A"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1571" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2291" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3986,51 +4172,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6611" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7331" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D3F125F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="90A21762"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
@@ -4114,51 +4300,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4244" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4964" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67347A64"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="90A21762"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
@@ -4242,51 +4428,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4244" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4964" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6EA17819"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="57D86436"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
@@ -4365,51 +4551,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="715809BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="04B841A6"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4478,51 +4664,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75103659"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="67E8CE6E"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="862" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1582" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4591,51 +4777,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5902" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6622" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78367BE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="70807BB2"/>
     <w:lvl w:ilvl="0" w:tplc="B922EC66">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:vertAlign w:val="superscript"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4681,51 +4867,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BCE5A2A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F8124D86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -4786,69 +4972,69 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="866724262">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2017688119">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1790124289">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1635478255">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="564150677">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="763574647">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1402866008">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="633220073">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="9"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="10"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
@@ -4867,126 +5053,132 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1902792185">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="492649775">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1739786225">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1628244467">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1724333055">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1909069534">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="2046632830">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1246722043">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="528298501">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="375933762">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1999452607">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="523983552">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1366633060">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1811945214">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1122114124">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="491913766">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="529880495">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1842502512">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="871650157">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1457412418">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="18436696">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1224369333">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1224372909">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="348920851">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1028750062">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1073893725">
     <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="485433909">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1626890033">
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -5005,50 +5197,51 @@
     <w:rsid w:val="0000577E"/>
     <w:rsid w:val="00010DAF"/>
     <w:rsid w:val="0001153E"/>
     <w:rsid w:val="00011620"/>
     <w:rsid w:val="00015EB1"/>
     <w:rsid w:val="00024E12"/>
     <w:rsid w:val="00032286"/>
     <w:rsid w:val="00032397"/>
     <w:rsid w:val="00033538"/>
     <w:rsid w:val="00036F12"/>
     <w:rsid w:val="00037BE5"/>
     <w:rsid w:val="000441A5"/>
     <w:rsid w:val="00060649"/>
     <w:rsid w:val="0006266F"/>
     <w:rsid w:val="00063E72"/>
     <w:rsid w:val="0006662D"/>
     <w:rsid w:val="000716BD"/>
     <w:rsid w:val="0007458F"/>
     <w:rsid w:val="00081631"/>
     <w:rsid w:val="00082AB2"/>
     <w:rsid w:val="00083B21"/>
     <w:rsid w:val="000849FF"/>
     <w:rsid w:val="00090372"/>
     <w:rsid w:val="00092D2D"/>
     <w:rsid w:val="00094D66"/>
+    <w:rsid w:val="000966F5"/>
     <w:rsid w:val="000A3418"/>
     <w:rsid w:val="000A3EED"/>
     <w:rsid w:val="000A74FF"/>
     <w:rsid w:val="000C1E27"/>
     <w:rsid w:val="000C254D"/>
     <w:rsid w:val="000D061A"/>
     <w:rsid w:val="000D4D58"/>
     <w:rsid w:val="000D623D"/>
     <w:rsid w:val="000D72D1"/>
     <w:rsid w:val="000E0519"/>
     <w:rsid w:val="000E4E78"/>
     <w:rsid w:val="000F0F62"/>
     <w:rsid w:val="000F3C81"/>
     <w:rsid w:val="000F5C24"/>
     <w:rsid w:val="0010142E"/>
     <w:rsid w:val="00102680"/>
     <w:rsid w:val="001041E8"/>
     <w:rsid w:val="00104F93"/>
     <w:rsid w:val="0010603B"/>
     <w:rsid w:val="00110225"/>
     <w:rsid w:val="00113E1D"/>
     <w:rsid w:val="00115A1D"/>
     <w:rsid w:val="00117BE7"/>
     <w:rsid w:val="00121464"/>
     <w:rsid w:val="001228F1"/>
@@ -5108,52 +5301,54 @@
     <w:rsid w:val="00262B6B"/>
     <w:rsid w:val="00263879"/>
     <w:rsid w:val="00264724"/>
     <w:rsid w:val="00273C00"/>
     <w:rsid w:val="00275BEC"/>
     <w:rsid w:val="00276661"/>
     <w:rsid w:val="00281475"/>
     <w:rsid w:val="002847AA"/>
     <w:rsid w:val="00286BF0"/>
     <w:rsid w:val="00291451"/>
     <w:rsid w:val="00292FEB"/>
     <w:rsid w:val="002955CD"/>
     <w:rsid w:val="002A0124"/>
     <w:rsid w:val="002A691B"/>
     <w:rsid w:val="002C0212"/>
     <w:rsid w:val="002D23B5"/>
     <w:rsid w:val="002D261B"/>
     <w:rsid w:val="002E0AEF"/>
     <w:rsid w:val="002E245F"/>
     <w:rsid w:val="002E30B9"/>
     <w:rsid w:val="002E4D8B"/>
     <w:rsid w:val="002E5478"/>
     <w:rsid w:val="002F21B5"/>
     <w:rsid w:val="002F3716"/>
     <w:rsid w:val="003059BB"/>
+    <w:rsid w:val="00307E5F"/>
     <w:rsid w:val="00312763"/>
     <w:rsid w:val="003147E9"/>
+    <w:rsid w:val="003157B5"/>
     <w:rsid w:val="00324403"/>
     <w:rsid w:val="00327B62"/>
     <w:rsid w:val="0033043A"/>
     <w:rsid w:val="003358EB"/>
     <w:rsid w:val="00336285"/>
     <w:rsid w:val="00340EAD"/>
     <w:rsid w:val="003428A1"/>
     <w:rsid w:val="00343945"/>
     <w:rsid w:val="003439FA"/>
     <w:rsid w:val="0034489E"/>
     <w:rsid w:val="00351658"/>
     <w:rsid w:val="00352F4D"/>
     <w:rsid w:val="00353335"/>
     <w:rsid w:val="00353B92"/>
     <w:rsid w:val="003548D6"/>
     <w:rsid w:val="003555BC"/>
     <w:rsid w:val="00356BA7"/>
     <w:rsid w:val="00357FA4"/>
     <w:rsid w:val="00360D2E"/>
     <w:rsid w:val="00361E8C"/>
     <w:rsid w:val="00370219"/>
     <w:rsid w:val="003757FB"/>
     <w:rsid w:val="00381A05"/>
     <w:rsid w:val="0038256C"/>
     <w:rsid w:val="00395BF3"/>
@@ -5222,50 +5417,51 @@
     <w:rsid w:val="004D7C49"/>
     <w:rsid w:val="004E0998"/>
     <w:rsid w:val="004E37B0"/>
     <w:rsid w:val="00500DA2"/>
     <w:rsid w:val="00505550"/>
     <w:rsid w:val="00507BEA"/>
     <w:rsid w:val="005124E1"/>
     <w:rsid w:val="00517731"/>
     <w:rsid w:val="00521E67"/>
     <w:rsid w:val="005230D9"/>
     <w:rsid w:val="005236CD"/>
     <w:rsid w:val="00524BD1"/>
     <w:rsid w:val="005258B6"/>
     <w:rsid w:val="00527E83"/>
     <w:rsid w:val="00532A2B"/>
     <w:rsid w:val="00542972"/>
     <w:rsid w:val="00545643"/>
     <w:rsid w:val="00556595"/>
     <w:rsid w:val="005620C4"/>
     <w:rsid w:val="00565D89"/>
     <w:rsid w:val="00574FBE"/>
     <w:rsid w:val="00577F1E"/>
     <w:rsid w:val="0058352F"/>
     <w:rsid w:val="005864C1"/>
     <w:rsid w:val="00587903"/>
+    <w:rsid w:val="0059141F"/>
     <w:rsid w:val="005A4A41"/>
     <w:rsid w:val="005B5195"/>
     <w:rsid w:val="005B67FD"/>
     <w:rsid w:val="005B7256"/>
     <w:rsid w:val="005C3130"/>
     <w:rsid w:val="005C4840"/>
     <w:rsid w:val="005C5F42"/>
     <w:rsid w:val="005C6396"/>
     <w:rsid w:val="005C6D8D"/>
     <w:rsid w:val="005D2E08"/>
     <w:rsid w:val="005D5EC5"/>
     <w:rsid w:val="005D6F12"/>
     <w:rsid w:val="005E0559"/>
     <w:rsid w:val="005E4F81"/>
     <w:rsid w:val="005F1732"/>
     <w:rsid w:val="005F216F"/>
     <w:rsid w:val="005F3B16"/>
     <w:rsid w:val="006007AE"/>
     <w:rsid w:val="00600BD8"/>
     <w:rsid w:val="00601B84"/>
     <w:rsid w:val="00606CFE"/>
     <w:rsid w:val="006077D0"/>
     <w:rsid w:val="00615C17"/>
     <w:rsid w:val="0062677D"/>
     <w:rsid w:val="00631FDA"/>
@@ -5275,50 +5471,51 @@
     <w:rsid w:val="00640677"/>
     <w:rsid w:val="00640F45"/>
     <w:rsid w:val="0064263A"/>
     <w:rsid w:val="00652992"/>
     <w:rsid w:val="00656C85"/>
     <w:rsid w:val="00662B8A"/>
     <w:rsid w:val="00662CEB"/>
     <w:rsid w:val="006672E7"/>
     <w:rsid w:val="006704AC"/>
     <w:rsid w:val="0067475A"/>
     <w:rsid w:val="006747D7"/>
     <w:rsid w:val="00682BD1"/>
     <w:rsid w:val="0068621C"/>
     <w:rsid w:val="00691464"/>
     <w:rsid w:val="006A05BB"/>
     <w:rsid w:val="006A1BC5"/>
     <w:rsid w:val="006A3B8F"/>
     <w:rsid w:val="006A4C9E"/>
     <w:rsid w:val="006A5991"/>
     <w:rsid w:val="006A7567"/>
     <w:rsid w:val="006C623D"/>
     <w:rsid w:val="006D082D"/>
     <w:rsid w:val="006D0FF6"/>
     <w:rsid w:val="006D145F"/>
     <w:rsid w:val="006D387F"/>
+    <w:rsid w:val="006D4CBE"/>
     <w:rsid w:val="006D5D8F"/>
     <w:rsid w:val="006D6F7D"/>
     <w:rsid w:val="006D7D2D"/>
     <w:rsid w:val="006E07B2"/>
     <w:rsid w:val="006E6C61"/>
     <w:rsid w:val="006F3235"/>
     <w:rsid w:val="006F5B91"/>
     <w:rsid w:val="006F7F27"/>
     <w:rsid w:val="006F7FBD"/>
     <w:rsid w:val="00704315"/>
     <w:rsid w:val="007103BA"/>
     <w:rsid w:val="00710CDF"/>
     <w:rsid w:val="007122B5"/>
     <w:rsid w:val="00714DF2"/>
     <w:rsid w:val="0071657B"/>
     <w:rsid w:val="0072032B"/>
     <w:rsid w:val="00720AC7"/>
     <w:rsid w:val="007220A5"/>
     <w:rsid w:val="007220E6"/>
     <w:rsid w:val="00722F58"/>
     <w:rsid w:val="00732BA1"/>
     <w:rsid w:val="00733286"/>
     <w:rsid w:val="007419EE"/>
     <w:rsid w:val="0074228B"/>
     <w:rsid w:val="00742A2F"/>
@@ -5333,59 +5530,62 @@
     <w:rsid w:val="00785325"/>
     <w:rsid w:val="00785D5A"/>
     <w:rsid w:val="007917FB"/>
     <w:rsid w:val="00793927"/>
     <w:rsid w:val="00793FD0"/>
     <w:rsid w:val="0079481E"/>
     <w:rsid w:val="00797F16"/>
     <w:rsid w:val="007A0A1D"/>
     <w:rsid w:val="007A2FC1"/>
     <w:rsid w:val="007A512B"/>
     <w:rsid w:val="007A58E7"/>
     <w:rsid w:val="007A6EAF"/>
     <w:rsid w:val="007A7A0C"/>
     <w:rsid w:val="007B00E6"/>
     <w:rsid w:val="007B1E92"/>
     <w:rsid w:val="007B5DDB"/>
     <w:rsid w:val="007B7979"/>
     <w:rsid w:val="007C040A"/>
     <w:rsid w:val="007C0726"/>
     <w:rsid w:val="007C07C7"/>
     <w:rsid w:val="007C0A1F"/>
     <w:rsid w:val="007C2CBD"/>
     <w:rsid w:val="007C6798"/>
     <w:rsid w:val="007C7439"/>
     <w:rsid w:val="007D2AC4"/>
+    <w:rsid w:val="007D5BCC"/>
     <w:rsid w:val="007D6A13"/>
     <w:rsid w:val="007D6AE7"/>
+    <w:rsid w:val="007E1A68"/>
     <w:rsid w:val="007E2649"/>
     <w:rsid w:val="007E2797"/>
     <w:rsid w:val="007E65A4"/>
     <w:rsid w:val="007F2052"/>
     <w:rsid w:val="008232C3"/>
     <w:rsid w:val="00826FE3"/>
     <w:rsid w:val="00830451"/>
+    <w:rsid w:val="00830591"/>
     <w:rsid w:val="0083126B"/>
     <w:rsid w:val="00832C9C"/>
     <w:rsid w:val="0084142C"/>
     <w:rsid w:val="00842B20"/>
     <w:rsid w:val="00843E4C"/>
     <w:rsid w:val="00854F33"/>
     <w:rsid w:val="0085539E"/>
     <w:rsid w:val="00855693"/>
     <w:rsid w:val="00855EAD"/>
     <w:rsid w:val="008708CB"/>
     <w:rsid w:val="00872CE9"/>
     <w:rsid w:val="0087365D"/>
     <w:rsid w:val="00874D3C"/>
     <w:rsid w:val="008753DF"/>
     <w:rsid w:val="008758E0"/>
     <w:rsid w:val="008816EB"/>
     <w:rsid w:val="00882668"/>
     <w:rsid w:val="008826E4"/>
     <w:rsid w:val="008845A7"/>
     <w:rsid w:val="00884B22"/>
     <w:rsid w:val="00884C53"/>
     <w:rsid w:val="00884F03"/>
     <w:rsid w:val="0088769D"/>
     <w:rsid w:val="0089207A"/>
     <w:rsid w:val="008A051A"/>
@@ -5443,76 +5643,74 @@
     <w:rsid w:val="009C3B42"/>
     <w:rsid w:val="009C4109"/>
     <w:rsid w:val="009C63F6"/>
     <w:rsid w:val="009D0114"/>
     <w:rsid w:val="009D7641"/>
     <w:rsid w:val="009E2249"/>
     <w:rsid w:val="009E3FAB"/>
     <w:rsid w:val="009E426B"/>
     <w:rsid w:val="009E48E5"/>
     <w:rsid w:val="009E5BEF"/>
     <w:rsid w:val="009E77C1"/>
     <w:rsid w:val="009F04C8"/>
     <w:rsid w:val="009F0569"/>
     <w:rsid w:val="009F1A4F"/>
     <w:rsid w:val="009F22BD"/>
     <w:rsid w:val="009F3E26"/>
     <w:rsid w:val="009F4A0A"/>
     <w:rsid w:val="00A00106"/>
     <w:rsid w:val="00A01A7C"/>
     <w:rsid w:val="00A02D35"/>
     <w:rsid w:val="00A0376C"/>
     <w:rsid w:val="00A11A58"/>
     <w:rsid w:val="00A12735"/>
     <w:rsid w:val="00A13081"/>
     <w:rsid w:val="00A14521"/>
-    <w:rsid w:val="00A16D0C"/>
     <w:rsid w:val="00A219F8"/>
     <w:rsid w:val="00A2375C"/>
     <w:rsid w:val="00A237BC"/>
     <w:rsid w:val="00A23E9C"/>
     <w:rsid w:val="00A269BC"/>
     <w:rsid w:val="00A30428"/>
     <w:rsid w:val="00A34DF0"/>
     <w:rsid w:val="00A37364"/>
     <w:rsid w:val="00A416C7"/>
     <w:rsid w:val="00A43A01"/>
     <w:rsid w:val="00A5056D"/>
     <w:rsid w:val="00A52D6B"/>
     <w:rsid w:val="00A53A17"/>
     <w:rsid w:val="00A55068"/>
     <w:rsid w:val="00A57589"/>
     <w:rsid w:val="00A5762F"/>
     <w:rsid w:val="00A5C135"/>
     <w:rsid w:val="00A61F3F"/>
     <w:rsid w:val="00A676FB"/>
     <w:rsid w:val="00A724AB"/>
     <w:rsid w:val="00A756CF"/>
     <w:rsid w:val="00A76CD1"/>
     <w:rsid w:val="00A80E08"/>
     <w:rsid w:val="00A91A2B"/>
-    <w:rsid w:val="00A9223E"/>
     <w:rsid w:val="00A97388"/>
     <w:rsid w:val="00AA2A7C"/>
     <w:rsid w:val="00AA5A85"/>
     <w:rsid w:val="00AB4B18"/>
     <w:rsid w:val="00AB7FD4"/>
     <w:rsid w:val="00AD3F0B"/>
     <w:rsid w:val="00AD6655"/>
     <w:rsid w:val="00AE026F"/>
     <w:rsid w:val="00AE3473"/>
     <w:rsid w:val="00AE4BDF"/>
     <w:rsid w:val="00AE506B"/>
     <w:rsid w:val="00AE57DE"/>
     <w:rsid w:val="00AF2D56"/>
     <w:rsid w:val="00AF3898"/>
     <w:rsid w:val="00B01CEF"/>
     <w:rsid w:val="00B02085"/>
     <w:rsid w:val="00B02ECF"/>
     <w:rsid w:val="00B043DA"/>
     <w:rsid w:val="00B05581"/>
     <w:rsid w:val="00B168CD"/>
     <w:rsid w:val="00B17299"/>
     <w:rsid w:val="00B20A7B"/>
     <w:rsid w:val="00B217AE"/>
     <w:rsid w:val="00B22247"/>
     <w:rsid w:val="00B243E8"/>
@@ -5647,101 +5845,106 @@
     <w:rsid w:val="00E13065"/>
     <w:rsid w:val="00E13B0D"/>
     <w:rsid w:val="00E22834"/>
     <w:rsid w:val="00E31CC8"/>
     <w:rsid w:val="00E41F46"/>
     <w:rsid w:val="00E43AD3"/>
     <w:rsid w:val="00E44759"/>
     <w:rsid w:val="00E50B14"/>
     <w:rsid w:val="00E54C39"/>
     <w:rsid w:val="00E55AC4"/>
     <w:rsid w:val="00E56FBA"/>
     <w:rsid w:val="00E620E1"/>
     <w:rsid w:val="00E64B51"/>
     <w:rsid w:val="00E71413"/>
     <w:rsid w:val="00E722CE"/>
     <w:rsid w:val="00E74446"/>
     <w:rsid w:val="00E762EC"/>
     <w:rsid w:val="00E7713F"/>
     <w:rsid w:val="00E80A08"/>
     <w:rsid w:val="00E825A0"/>
     <w:rsid w:val="00E8320F"/>
     <w:rsid w:val="00E83880"/>
     <w:rsid w:val="00E84BE8"/>
     <w:rsid w:val="00E86446"/>
     <w:rsid w:val="00E86989"/>
+    <w:rsid w:val="00E87B11"/>
     <w:rsid w:val="00E95BE3"/>
     <w:rsid w:val="00EA6EA2"/>
     <w:rsid w:val="00EA7369"/>
     <w:rsid w:val="00EB281B"/>
     <w:rsid w:val="00EC5B21"/>
     <w:rsid w:val="00EC7EEF"/>
     <w:rsid w:val="00ED14FC"/>
     <w:rsid w:val="00ED6D4F"/>
     <w:rsid w:val="00EE5800"/>
     <w:rsid w:val="00EE68E7"/>
     <w:rsid w:val="00EF5B68"/>
     <w:rsid w:val="00F006AB"/>
     <w:rsid w:val="00F0515A"/>
     <w:rsid w:val="00F053E4"/>
     <w:rsid w:val="00F05FD0"/>
     <w:rsid w:val="00F10061"/>
     <w:rsid w:val="00F1199B"/>
     <w:rsid w:val="00F13348"/>
     <w:rsid w:val="00F16778"/>
     <w:rsid w:val="00F17219"/>
     <w:rsid w:val="00F211C3"/>
     <w:rsid w:val="00F2293A"/>
     <w:rsid w:val="00F334E8"/>
     <w:rsid w:val="00F35B0D"/>
     <w:rsid w:val="00F3678A"/>
     <w:rsid w:val="00F37927"/>
+    <w:rsid w:val="00F40A26"/>
     <w:rsid w:val="00F445C5"/>
     <w:rsid w:val="00F4645E"/>
     <w:rsid w:val="00F46A83"/>
     <w:rsid w:val="00F5050C"/>
+    <w:rsid w:val="00F533C9"/>
     <w:rsid w:val="00F5386D"/>
     <w:rsid w:val="00F53DA2"/>
     <w:rsid w:val="00F6565B"/>
+    <w:rsid w:val="00F65BA7"/>
     <w:rsid w:val="00F679BA"/>
     <w:rsid w:val="00F8536A"/>
     <w:rsid w:val="00F91F1B"/>
     <w:rsid w:val="00F91F56"/>
     <w:rsid w:val="00F96757"/>
     <w:rsid w:val="00FA36E0"/>
     <w:rsid w:val="00FA3CE0"/>
     <w:rsid w:val="00FA5797"/>
     <w:rsid w:val="00FB0B1D"/>
     <w:rsid w:val="00FB46E7"/>
     <w:rsid w:val="00FB4A92"/>
     <w:rsid w:val="00FB5016"/>
     <w:rsid w:val="00FC1BD7"/>
     <w:rsid w:val="00FC225A"/>
     <w:rsid w:val="00FD122C"/>
     <w:rsid w:val="00FD292F"/>
     <w:rsid w:val="00FE02C3"/>
     <w:rsid w:val="00FE2951"/>
+    <w:rsid w:val="00FE4B6A"/>
     <w:rsid w:val="00FE4D52"/>
     <w:rsid w:val="00FE65A3"/>
     <w:rsid w:val="00FF462C"/>
     <w:rsid w:val="00FF5804"/>
     <w:rsid w:val="00FF7742"/>
     <w:rsid w:val="02B6F233"/>
     <w:rsid w:val="49D2CAFB"/>
     <w:rsid w:val="4D29BEF6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -6937,54 +7140,69 @@
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A5683489-E1F4-46A0-85E8-19419CF8DF71}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{dbc9012d-628b-43d4-b190-8a730f7e1e96}" enabled="0" method="" siteId="{dbc9012d-628b-43d4-b190-8a730f7e1e96}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1261</Words>
+  <Words>1262</Words>
   <Characters>720</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1978</CharactersWithSpaces>
+  <CharactersWithSpaces>1979</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ilvija.Peimane@vmnvd.gov.lv</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>