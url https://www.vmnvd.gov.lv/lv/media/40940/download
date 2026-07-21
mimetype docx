--- v0 (2025-12-30)
+++ v1 (2026-07-21)
@@ -1,2798 +1,2772 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/documenttasks/documenttasks1.xml" ContentType="application/vnd.ms-office.documenttasks+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00B35F31">
+    <w:p w14:paraId="335DC5CB" w14:textId="7A86A564" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00B35F31">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Personu nosūtīšanas kārtība uz valsts apmaksātiem veselības aprūpes</w:t>
       </w:r>
-      <w:r w:rsidR="004F1DD6" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="004F1DD6" w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pakalpojumiem</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00B35F31">
+    <w:p w14:paraId="2F79CB7F" w14:textId="77777777" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00B35F31">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004F1DD6" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+    <w:p w14:paraId="5FF9E8BC" w14:textId="77777777" w:rsidR="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="58"/>
+          <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>IZPILDĪTĀJS ievēro šo kārtību, nosūtot personu uz valsts apmaksātiem veselības aprūpes pakalpojumiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+    <w:p w14:paraId="6E809D4D" w14:textId="1CD98617" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+    <w:p w14:paraId="571F8ED4" w14:textId="77777777" w:rsidR="00B35F31" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="58"/>
+          <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>IZPILDĪTĀJS pirms personas nosūtīšanas izvērtē medicīniskās indikācijas veselības aprūpes pakalpojuma saņemšanai un sagatavo nosūtījumu veselības aprūpes pakalpojumu saņemšanai,  ja lēmis par tā nepieciešamību.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F1DD6" w:rsidRPr="00AF5E4A" w:rsidRDefault="004F1DD6" w:rsidP="00C932EB">
+    <w:p w14:paraId="0608879C" w14:textId="77777777" w:rsidR="004F1DD6" w:rsidRPr="004F1DD6" w:rsidRDefault="004F1DD6" w:rsidP="00C932EB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+    <w:p w14:paraId="70B73E98" w14:textId="77777777" w:rsidR="00B35F31" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="58"/>
+          <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Medicīniskās indikācijas veselības aprūpes pakalpojuma saņemšanai  dokumentē personas medicīniskajā dokumentācijā, t.sk. nosūtījumā.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F1DD6" w:rsidRPr="00AF5E4A" w:rsidRDefault="004F1DD6" w:rsidP="00C932EB">
+    <w:p w14:paraId="2CF19FDC" w14:textId="77777777" w:rsidR="004F1DD6" w:rsidRPr="004F1DD6" w:rsidRDefault="004F1DD6" w:rsidP="00C932EB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+    <w:p w14:paraId="40E9366B" w14:textId="77777777" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="58"/>
+          <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>IZPILDĪTĀJS, nosūtot personu uz valsts apmaksātu pakalpojumu:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+    <w:p w14:paraId="4DD9819C" w14:textId="41E80A2F" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="58"/>
+          <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>informē personu par:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+    <w:p w14:paraId="2C4E163D" w14:textId="77777777" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="58"/>
+          <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nosūtīšanas mērķi;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+    <w:p w14:paraId="4AB7F076" w14:textId="77777777" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="58"/>
+          <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>veselības aprūpes pakalpojuma  apmaksu no valsts budžeta līdzekļiem;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+    <w:p w14:paraId="0D90B197" w14:textId="77777777" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="58"/>
+          <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>veselības aprūpes pakalpojuma saņemšanas kārtību un iespēju izvēlēties ārstniecības iestādi atbilstoši veselības aprūpes pakalpojuma profilam;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C932EB" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+    <w:p w14:paraId="17D568D2" w14:textId="71230DC3" w:rsidR="00C932EB" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="58"/>
+          <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk185062094"/>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="00C932EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sagatavo nosūtījumu</w:t>
       </w:r>
-      <w:r w:rsidR="00C932EB" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="00C932EB" w:rsidRPr="00C932EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C932EB" w:rsidRPr="00AF5E4A" w:rsidRDefault="00C932EB" w:rsidP="435066AC">
+    <w:p w14:paraId="77AFABBF" w14:textId="01C024C2" w:rsidR="00C932EB" w:rsidRPr="00C932EB" w:rsidRDefault="00C932EB" w:rsidP="00C932EB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="58"/>
+          <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AF5E4A">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C932EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">atbilstoši </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="495C187D" w:rsidRPr="00AF5E4A">
+        <w:t xml:space="preserve">atbilstoši normatīvos </w:t>
+      </w:r>
+      <w:r w:rsidR="00343C8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>normatīvajos aktos  noteiktajai</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AF5E4A">
+        <w:t xml:space="preserve">dokumentos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C932EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> kārtībai, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="480AF14E" w:rsidRPr="00AF5E4A">
+        <w:t>noteikt</w:t>
+      </w:r>
+      <w:r w:rsidR="00343C8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ievērojot</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AF5E4A">
+        <w:t>ai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C932EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> šīs Kārtības 4.2.2. minētos gadījumos</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00343C8D" w:rsidRPr="00AF5E4A">
+        <w:t xml:space="preserve"> kārtībai, izņemot šīs Kārtības 4.2.2. minētos gadījumos</w:t>
+      </w:r>
+      <w:r w:rsidR="00343C8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+    <w:p w14:paraId="2A2B7BE0" w14:textId="51391CF5" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">4.2.2. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="62DFA4E8" w:rsidRPr="00AF5E4A">
+        <w:t xml:space="preserve">4.2.2. izmantojot nosūtījumu paraugus, kas publicēti </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DIENESTA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">gadījumos, kad </w:t>
-[...1425 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">tīmekļvietnē </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
-        <w:r w:rsidRPr="00AF5E4A">
+        <w:r w:rsidRPr="004F1DD6">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.vmnvd.gov.lv</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> sadaļā  “Profesionāļiem” &gt; “Līgumu dokumenti”.</w:t>
-[...7 lines deleted...]
-        <w:t>*</w:t>
+        <w:t xml:space="preserve"> sadaļā  “Profesionāļiem” &gt; “Līgumu dokumenti”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F1DD6" w:rsidRPr="00AF5E4A" w:rsidRDefault="004F1DD6" w:rsidP="00C932EB">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="613C186A" w14:textId="51F69E21" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4.2.2.1.nosūtījums veselības aprūpes pakalpojumu mājās saņemšanai</w:t>
+      </w:r>
+      <w:r w:rsidR="00885801" w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="6F5FF5DB" w:rsidP="00C932EB">
+    <w:p w14:paraId="58CECFAE" w14:textId="7D1D4648" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4.2.2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C932EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.nosūtījums uz </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kolposkopiju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, onkologa ginekologa konsultāciju pēc dzemdes kakla vēža </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>skrīninga</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izmeklējumiem – šķidruma citoloģija;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="110231D0" w14:textId="1CCD3BF8" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4.2.2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C932EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.nosūtījums uz </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kolposkopiju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, onkologa ginekologa konsultāciju pēc dzemdes kakla vēža </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>skrīninga</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izmeklējumiem – CPV;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="040C582C" w14:textId="370EE77C" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4.2.2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C932EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.nosūtījums uz ambulatoriem laboratoriskiem izmeklējumiem;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="689F43E8" w14:textId="4BA911B1" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">4.3. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C932EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00343C8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">osūtījumā norāda normatīvos aktos noteikto informāciju, kā arī: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40FD16C3" w14:textId="344BC9B7" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.3.1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C932EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ja persona ir grūtniece - atzīmi grūtniece/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gravida</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="485F1DDE" w14:textId="5A8643E6" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk185062363"/>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.3.2. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk159408787"/>
+      <w:r w:rsidR="00C932EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ja persona ir grūtniece un to atbilstoši indikācijām jānovirza uz grūtnieču prioritāro aprūpi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Z35 diagnozi un blakus diagnozi, saskaņā ar SSK-10 kodiem O00-O99; F53.0-F53.9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidR="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="04099E20" w14:textId="39CBA5AA" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.3.3. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C932EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00343C8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>j</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a personai nepieciešama steidzama medicīniskā palīdzība </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>– „CITO!”;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0003E841" w14:textId="7AD88D1E" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.3.4. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C932EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00343C8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">itas veselības aprūpes  pakalpojumu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>prioritizācijas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nosacījumu atzīmes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30F1A2B0" w14:textId="2BB7C047" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4.3.4.1.diagnozi Z03.5 "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Izmeklēšana citu iespējamu sirds un asinsvadu slimību dēļ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" un SCORE risku procentos (1-2%, 3-4%,  5-9% vai 10 % un vairāk), ja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">pakalpojums nepieciešams sirds un asinsvadu slimību risku novērtēšanai pēc ģimenes ārsta veikta SCORE riska </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>izvērtējuma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atbilstoši Dienesta tīmekļa vietnē  “Profesionāļiem”&gt; “Primārā veselības aprūpe”&gt; “Ģimenes ārstiem” izvietotai informācijai;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40FAFFB3" w14:textId="2BBCDBF7" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.3.4.2.sūdzības un atradnes, kas pamato nepieciešamību saņemt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>izmeklējumus un speciālistu konsultācijas ļaundabīgo audzēju vai to recidīvu diagnostikai, ārstēšanai un dinamiskai novērošanai,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>atbilstoši: Pakalpojumu sniegšanas kārtībai pacientiem ar aizdomām vai diagnosticētu onkoloģisku saslimšanu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78303B72" w14:textId="074F545F" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.3.4.3.atzīmi vai personai nepieciešama akūtu, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>subakūtu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai hronisku funkcionālo traucējumu rehabilitācija, ja personu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nosūta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rehabilitācijas pakalpojumu saņemšanai dienas stacionārā vai stacionārā;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D657C99" w14:textId="0964787D" w:rsidR="00B35F31" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4.3.4.4.papildus informācija, kas nepieciešama noteikta veselības aprūpes pakalpojuma sniegšanai (piemēram, ķermeņa masa, grūtniecības nedēļa noteiktiem izmeklējumiem, nieru funkciju izmeklējumi, ja tiek nozīmēts vizuālās diagnostikas  izmeklējums ar kontrastvielu u.t.t.)</w:t>
+      </w:r>
+      <w:r w:rsidR="004F1DD6">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="467E11B3" w14:textId="77777777" w:rsidR="004F1DD6" w:rsidRPr="004F1DD6" w:rsidRDefault="004F1DD6" w:rsidP="00C932EB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6969E0E8" w14:textId="4F897C25" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.  </w:t>
+      </w:r>
+      <w:r w:rsidR="007C088E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IZPILDĪTĀJS, nosūtot pacientu uz </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pēcskrīninga</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izmeklējumiem, ievēro šādu nosūtīšanas kārtību:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DE610B4" w14:textId="686C80B7" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.1. </w:t>
+      </w:r>
+      <w:r w:rsidR="007C088E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">krūts </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vēzim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izmanto šīs kārtības 4.2.2.2. apakšpunktā noteikto nosūtījuma veidlapu;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E1B9CDD" w14:textId="2592CE30" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.2. </w:t>
+      </w:r>
+      <w:r w:rsidR="007C088E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dzemdes kakla </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vēzim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izmanto šīs kārtības 4.2.2.3. un 4.2.2.4. apakšpunktā noteiktās nosūtījuma veidlapas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="245D8B1A" w14:textId="0BFCDBE3" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.3. </w:t>
+      </w:r>
+      <w:r w:rsidR="007C088E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zarnu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vēzim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – nosūtījums uz </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kolonoskopiju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šīs kārtības 4. punktā norādītā kārtībā, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nosūtījumā norādot </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pamatdiagnozes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kodu: Z12.1. un anamnēzē: pozitīvā slēptā asiņu testa datumu;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33AE1C7E" w14:textId="7E8C3BC6" w:rsidR="00B35F31" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.4. </w:t>
+      </w:r>
+      <w:r w:rsidR="007C088E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>prostatas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vēzim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – nosūtījums pie urologa šīs kārtības 4. punkta noteiktā kārtībā, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nosūtījumā norādot: urologa konsultācija,  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pamatdiagnozes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kods: Z12.5. un anamnēzē:  </w:t>
+      </w:r>
+      <w:r w:rsidR="19F57B75" w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PSA </w:t>
+      </w:r>
+      <w:r w:rsidR="014300AF" w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rezultāts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22E3497C" w14:textId="77777777" w:rsidR="004F1DD6" w:rsidRPr="004F1DD6" w:rsidRDefault="004F1DD6" w:rsidP="00C932EB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3987E285" w14:textId="64DE107E" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:r w:rsidR="007C088E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IZPILDĪTĀJS, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nosūtot pacientu uz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> laboratoriskiem izmeklējumiem, nosūtījumā norāda:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D09CC81" w14:textId="362B8B77" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.1. </w:t>
+      </w:r>
+      <w:r w:rsidR="007C088E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>maksātāju;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BF72F93" w14:textId="3F9217F7" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.2. </w:t>
+      </w:r>
+      <w:r w:rsidR="007C088E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>izmeklējamo materiālu;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04E91BE2" w14:textId="62AE405C" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.3. </w:t>
+      </w:r>
+      <w:r w:rsidR="007C088E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>prioritāro izmeklēšanas iemeslu;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DDF5BC7" w14:textId="51E7FD43" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.4. </w:t>
+      </w:r>
+      <w:r w:rsidR="007C088E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nosūtījuma derīguma termiņu;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CD0E7B6" w14:textId="4BEBC623" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.5. </w:t>
+      </w:r>
+      <w:r w:rsidR="007C088E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>analīžu skaitu, ja nosūtījums nav aizpildīts elektroniski;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75562C39" w14:textId="2F1CFB8A" w:rsidR="00B35F31" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.6. </w:t>
+      </w:r>
+      <w:r w:rsidR="007C088E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>citu informāciju, kas nepieciešama konkrētu izmeklējumu veikšanai atbilstoši laboratoriju noteiktiem nosacījumiem (ķermeņa masa, grūtniecības nedēļa u.c.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="770C86CA" w14:textId="77777777" w:rsidR="004F1DD6" w:rsidRPr="004F1DD6" w:rsidRDefault="004F1DD6" w:rsidP="00C932EB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05EB7155" w14:textId="05EABA46" w:rsidR="00B35F31" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. </w:t>
+      </w:r>
+      <w:r w:rsidR="007C088E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IZPILDĪTĀJS, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nosūtot pacientu uz izmeklējumiem pirms plānveida operācijām, ievēro Minimālā izmeklējumu apjoma veikšanas kārtību, kas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> publicēta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DIENESTA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tīmekļvietnē </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidRPr="004F1DD6">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>www.vmnvd.gov.lv</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sadaļā  “Profesionāļiem” &gt; “Līgumu dokumenti”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="192FC3FB" w14:textId="77777777" w:rsidR="004F1DD6" w:rsidRPr="004F1DD6" w:rsidRDefault="004F1DD6" w:rsidP="00C932EB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34678FA3" w14:textId="18F8BA71" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="007C088E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="5DE96E78" w:rsidRPr="00AF5E4A">
+      <w:bookmarkStart w:id="3" w:name="_Hlk185074259"/>
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">IZPILDĪTĀJS, kas sniedz veselības aprūpes pakalpojumu, saņemot ārstniecības personas izsniegtu nosūtījumu papīra formātā, atbilstoši normatīvajiem </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0039563C">
+        <w:t>IZPILDĪTĀJS, kas sniedz veselības aprūpes pakalpojumu</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>tiesību aktiem</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="5DE96E78" w:rsidRPr="00AF5E4A">
+        <w:t>, saņemot ārstniecības personas izsniegtu nosūtījumu papīra formātā, no 202</w:t>
+      </w:r>
+      <w:r w:rsidR="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> digitalizē to</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="099A7D2E" w:rsidRPr="00AF5E4A">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="5DE96E78" w:rsidRPr="00AF5E4A">
+        <w:t>.gada 1.</w:t>
+      </w:r>
+      <w:r w:rsidR="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ievad</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="36103AAB" w:rsidRPr="00AF5E4A">
+        <w:t>septembra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ot</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="5DE96E78" w:rsidRPr="00AF5E4A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> nosūtījumā norādīto informāciju</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="12755A42" w:rsidRPr="00AF5E4A">
+        <w:t>digitalizē</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Vienotās veselības nozares elektroniskās informācijas sistēmā</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> šādā apjomā:</w:t>
+        <w:t xml:space="preserve"> to (ievada nosūtījumā norādīto informāciju) VVIS šādā apjomā:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+    <w:p w14:paraId="03FE3E2E" w14:textId="19153E92" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="61"/>
+          <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>nosūtīt</w:t>
-[...31 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>nosūtīto personu;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+    <w:p w14:paraId="4BA415A5" w14:textId="5F0E1F62" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="61"/>
+          <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ārstniecības iestād</w:t>
-[...31 lines deleted...]
-        <w:t>, kas nosūtīja;</w:t>
+        <w:t>ārstniecības iestādi un ārstniecības personu, kas nosūtīja;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="00E7494F" w:rsidP="00C932EB">
+    <w:p w14:paraId="70DF37DA" w14:textId="30932E95" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00E7494F" w:rsidP="00C932EB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="61"/>
+          <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00B35F31" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="00B35F31" w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ersonas diagnoz</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> atbilstoši SSK 10;</w:t>
+        <w:t>ersonas diagnozi atbilstoši SSK 10;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+    <w:p w14:paraId="3E6E8907" w14:textId="4B6F1252" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="61"/>
+          <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="043378A3" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="00E7494F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>P</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AF5E4A">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>akalpojum</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> uz kuru persona ir nosūtīta;</w:t>
+        <w:t>akalpojumu uz kuru persona ir nosūtīta;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B35F31" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+    <w:p w14:paraId="318B9B80" w14:textId="581CFDF8" w:rsidR="00B35F31" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="61"/>
+          <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E7494F" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="00E7494F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>osūtīšanas datum</w:t>
-[...15 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>osūtīšanas datums;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE1DB4" w:rsidRPr="00AF5E4A" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
+    <w:p w14:paraId="5739FDA9" w14:textId="41875C6D" w:rsidR="00FE1DB4" w:rsidRPr="004F1DD6" w:rsidRDefault="00B35F31" w:rsidP="00C932EB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="61"/>
+          <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E7494F" w:rsidRPr="00AF5E4A">
+      <w:r w:rsidR="00E7494F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF5E4A">
+      <w:r w:rsidRPr="004F1DD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>orāda atzīmi, ka nosūtījums ir digitalizēts.</w:t>
+        <w:t xml:space="preserve">orāda atzīmi, ka nosūtījums ir </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>digitalizēts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F1DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="49823F60" w:rsidRPr="00AF5E4A" w:rsidRDefault="49823F60" w:rsidP="332414DC">
-[...93 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId13"/>
+    <w:sectPr w:rsidR="00FE1DB4" w:rsidRPr="004F1DD6" w:rsidSect="00FE1DB4">
+      <w:headerReference w:type="even" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="even" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E41480" w:rsidRDefault="00E41480" w:rsidP="007D0D6B">
+    <w:p w14:paraId="70884784" w14:textId="77777777" w:rsidR="00647BE5" w:rsidRDefault="00647BE5" w:rsidP="007D0D6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E41480" w:rsidRDefault="00E41480" w:rsidP="007D0D6B">
+    <w:p w14:paraId="434D0055" w14:textId="77777777" w:rsidR="00647BE5" w:rsidRDefault="00647BE5" w:rsidP="007D0D6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00E41480" w:rsidRDefault="00E41480">
+    <w:p w14:paraId="6E63D713" w14:textId="77777777" w:rsidR="00647BE5" w:rsidRDefault="00647BE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...19 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
-    <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1053E9DB" w14:textId="77777777" w:rsidR="000D1F3F" w:rsidRDefault="000D1F3F">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2765"/>
       <w:gridCol w:w="2765"/>
       <w:gridCol w:w="2765"/>
     </w:tblGrid>
-    <w:tr w:rsidR="213134CC" w:rsidTr="213134CC">
+    <w:tr w:rsidR="213134CC" w14:paraId="4D84C6BD" w14:textId="77777777" w:rsidTr="213134CC">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2765" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="213134CC" w:rsidRDefault="213134CC" w:rsidP="213134CC">
+        <w:p w14:paraId="6E54384B" w14:textId="2D96D81D" w:rsidR="213134CC" w:rsidRDefault="213134CC" w:rsidP="213134CC">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2765" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="213134CC" w:rsidRDefault="213134CC" w:rsidP="213134CC">
+        <w:p w14:paraId="06EFC3FB" w14:textId="38F849D1" w:rsidR="213134CC" w:rsidRDefault="213134CC" w:rsidP="213134CC">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2765" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="213134CC" w:rsidRDefault="213134CC" w:rsidP="213134CC">
+        <w:p w14:paraId="50034D16" w14:textId="294FC236" w:rsidR="213134CC" w:rsidRDefault="213134CC" w:rsidP="213134CC">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="213134CC" w:rsidRDefault="213134CC" w:rsidP="213134CC">
+  <w:p w14:paraId="623B13E0" w14:textId="63265374" w:rsidR="213134CC" w:rsidRDefault="213134CC" w:rsidP="213134CC">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1930D362" w14:textId="77777777" w:rsidR="000D1F3F" w:rsidRDefault="000D1F3F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E41480" w:rsidRDefault="00E41480" w:rsidP="007D0D6B">
+    <w:p w14:paraId="62E91C7B" w14:textId="77777777" w:rsidR="00647BE5" w:rsidRDefault="00647BE5" w:rsidP="007D0D6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E41480" w:rsidRDefault="00E41480" w:rsidP="007D0D6B">
+    <w:p w14:paraId="45DD50EE" w14:textId="77777777" w:rsidR="00647BE5" w:rsidRDefault="00647BE5" w:rsidP="007D0D6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00E41480" w:rsidRDefault="00E41480">
+    <w:p w14:paraId="1FD34C3F" w14:textId="77777777" w:rsidR="00647BE5" w:rsidRDefault="00647BE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidR="00885801" w:rsidRDefault="00885801" w:rsidP="00885801">
+    <w:p w14:paraId="0FE088F0" w14:textId="5AB38719" w:rsidR="00885801" w:rsidRDefault="00885801" w:rsidP="00885801">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00885801">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>atbilstoši Ministru kabineta 2006. gada 4. aprīļa noteikumu Nr. 265 "Medicīnisko dokumentu lietvedības kārtība" 94. Pielikumam.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w:rsidR="00781A9E" w:rsidRPr="00D72F78" w:rsidRDefault="00781A9E" w:rsidP="00781A9E">
+    <w:p w14:paraId="155D4D7B" w14:textId="77777777" w:rsidR="00B35F31" w:rsidRPr="00D72F78" w:rsidRDefault="00B35F31" w:rsidP="00B35F31">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D72F78">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00D72F78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D72F78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>atbilstoši Ministru kabineta 2018. gada 28. augusta noteikumiem Nr. 555 "Veselības aprūpes pakalpojumu organizēšanas un samaksas kārtība",  ārstniecības iestāde nodrošina personai nepieciešamo sekundārās ambulatorās veselības aprūpes pakalpojumu ne vēlāk kā 10 darbdienu laikā, ja grūtniecei vai sievietei pēcdzemdību periodā līdz 70 dienām sakarā ar pēkšņu slimību vai hroniskas slimības paasināšanos, kas var apdraudēt personas veselību vai grūtniecības norisi, ir nepieciešama speciālista konsultācija vai izmeklējums, – no dienas, kad persona vērsusies ārstniecības iestādē pakalpojuma saņemšanai.</w:t>
+        <w:t xml:space="preserve">atbilstoši Ministru kabineta 2018. gada 28. augusta noteikumiem Nr. 555 "Veselības aprūpes pakalpojumu organizēšanas un samaksas kārtība",  ārstniecības iestāde nodrošina personai nepieciešamo sekundārās ambulatorās veselības aprūpes pakalpojumu ne vēlāk kā 10 darbdienu laikā, ja grūtniecei vai sievietei </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D72F78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>pēcdzemdību</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D72F78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> periodā līdz 70 dienām sakarā ar pēkšņu slimību vai hroniskas slimības paasināšanos, kas var apdraudēt personas veselību vai grūtniecības norisi, ir nepieciešama speciālista konsultācija vai izmeklējums, – no dienas, kad persona vērsusies ārstniecības iestādē pakalpojuma saņemšanai.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w:rsidR="00781A9E" w:rsidRDefault="00781A9E" w:rsidP="00781A9E">
+    <w:p w14:paraId="37722E91" w14:textId="77777777" w:rsidR="00B35F31" w:rsidRDefault="00B35F31" w:rsidP="00B35F31">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D72F78">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00D72F78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nosūtītājs informē grūtnieci par kārtību, kādā pieteikties pakalpojuma saņemšanai prioritārā kārtā - nepieciešamību pieraksta brīdī informēt reģistratūru par SSk-</w:t>
       </w:r>
       <w:r w:rsidRPr="00D72F78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>10 diagnozes kodu Z35 un blakus diagnozi. Pierakstu uz pakalpojumu veic grūtniece. Ja nepieciešams, nosūtītājs sniedz atbalstu pieraksta veikšanā</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="000D1F3F" w:rsidRPr="000D1F3F" w:rsidRDefault="61EDE883" w:rsidP="000D1F3F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="61D99387" w14:textId="77777777" w:rsidR="000D1F3F" w:rsidRDefault="000D1F3F">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4B09B93E" w14:textId="77777777" w:rsidR="000D1F3F" w:rsidRPr="000D1F3F" w:rsidRDefault="000D1F3F" w:rsidP="000D1F3F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="61EDE883">
+    <w:r w:rsidRPr="000D1F3F">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
-      <w:t>spēkā no 2026. gada 1. janvāra</w:t>
+      <w:t>spēkā no 2025. gada 1. janvāra</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="59E01A0F" w14:textId="77777777" w:rsidR="000D1F3F" w:rsidRDefault="000D1F3F">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0074165E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1CB6C264"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -4364,163 +4338,50 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32D3839A"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32D43AAD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="69F440CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4589,51 +4450,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37237C28"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9DD0CFAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4702,51 +4563,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37847D84"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E772810C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4815,51 +4676,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="394E129D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B00C4A0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4928,51 +4789,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B1C6A5F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3086EB5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5041,164 +4902,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D175052"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="247E384C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5267,51 +5015,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D371D66"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="05504CAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5380,51 +5128,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EB9069A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F1C01784"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5493,51 +5241,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4101146C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="39EC7FC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5606,51 +5354,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42741228"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="82B87448"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5719,51 +5467,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42D074AA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DCC04CC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="11"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5832,51 +5580,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44D736B8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D3B0BD42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5945,51 +5693,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46D87F28"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C8B2F07C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -6058,51 +5806,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5392548B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="475E4E98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -6171,51 +5919,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56B82A17"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EEB406C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -6284,51 +6032,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="579C48D0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="52B42BE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -6397,51 +6145,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="596D6904"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F312904E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -6510,51 +6258,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BAA5AAD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D41CCB78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -6623,51 +6371,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C127155"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1C56531A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -6736,51 +6484,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DFA7EFC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CD9A275C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -6849,51 +6597,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E843156"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F844DFC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -6962,51 +6710,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FB618B3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8A22C954"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -7075,51 +6823,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="615F3F4E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9D5E9DAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -7188,51 +6936,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62AC268C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E6223C14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -7301,51 +7049,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="631A2948"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E74CF306"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -7414,51 +7162,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="665E7085"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="ED8E0E36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -7527,51 +7275,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="667866C8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A176A894"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -7640,51 +7388,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67491765"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="635295E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7761,51 +7509,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="675877B6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A4CE246A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -7874,51 +7622,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68F42CA2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0E90139E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -7987,51 +7735,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B683A8C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B34AD002"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -8100,51 +7848,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E741EF2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="ABB4867A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -8213,51 +7961,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71F33B4D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6158D1D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -8326,51 +8074,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="730F465F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BB2C259C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -8439,51 +8187,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73C17C4D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D4CAF67C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -8552,51 +8300,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76625920"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EE84FEA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -8665,51 +8413,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="772F1F65"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="32A0A764"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -8778,51 +8526,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9000" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="10440" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79DC3D6E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B1324542"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -8891,51 +8639,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79E179EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6ED07E30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -9004,51 +8752,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79E643F2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D0D885D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -9117,51 +8865,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AE87976"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0E2033A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -9230,51 +8978,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E5145C4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="873EEEB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -9343,51 +9091,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F23363F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8DAC8366"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -9456,51 +9204,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F7049F8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EB7C70CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -9569,51 +9317,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FE4207C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C3D8B016"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -9682,1421 +9430,1009 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="93093375">
+  <w:num w:numId="1" w16cid:durableId="620232939">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1028026943">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="565268111">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="322469521">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1378896242">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1697386116">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="523443520">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1159419783">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="595989697">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1948076831">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="992563225">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="49572219">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1889682446">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="182281422">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1846245719">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1548101128">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1099371430">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="2068527361">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1147091838">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="403990223">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1348601350">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1219975759">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1111242978">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1673028518">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="500631784">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1563324215">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1312060818">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="764151019">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1841577184">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="285083131">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="218590252">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1004284709">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1666516175">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="700475151">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1962875688">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1947618595">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="2085519064">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="2097508766">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="2067139127">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="2123379612">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="697245227">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="162672972">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1720199782">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="995768655">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="187184914">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="45" w16cid:durableId="1228951633">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="620232939">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="46" w16cid:durableId="132331808">
+    <w:abstractNumId w:val="57"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1028026943">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="47" w16cid:durableId="948505787">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="565268111">
-    <w:abstractNumId w:val="46"/>
+  <w:num w:numId="48" w16cid:durableId="86654960">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="322469521">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="49" w16cid:durableId="218901659">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1378896242">
-    <w:abstractNumId w:val="36"/>
+  <w:num w:numId="50" w16cid:durableId="20472379">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1697386116">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="51" w16cid:durableId="1065757899">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="523443520">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="52" w16cid:durableId="854659538">
+    <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1159419783">
-    <w:abstractNumId w:val="50"/>
+  <w:num w:numId="53" w16cid:durableId="608128286">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="595989697">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="54" w16cid:durableId="820149619">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1948076831">
-    <w:abstractNumId w:val="41"/>
+  <w:num w:numId="55" w16cid:durableId="2131047049">
+    <w:abstractNumId w:val="53"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="992563225">
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="56" w16cid:durableId="1264335384">
+    <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="49572219">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="57" w16cid:durableId="1942908671">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1889682446">
+  <w:num w:numId="58" w16cid:durableId="340859086">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="59" w16cid:durableId="428502459">
     <w:abstractNumId w:val="51"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="182281422">
-[...137 lines deleted...]
-  <w:num w:numId="62" w16cid:durableId="303195082">
+  <w:num w:numId="60" w16cid:durableId="303195082">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="53"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007F578A"/>
     <w:rsid w:val="00001D63"/>
     <w:rsid w:val="00002E61"/>
-    <w:rsid w:val="000030EC"/>
-    <w:rsid w:val="00004A0E"/>
     <w:rsid w:val="00005744"/>
-    <w:rsid w:val="000122E9"/>
     <w:rsid w:val="000139B2"/>
-    <w:rsid w:val="00022A81"/>
     <w:rsid w:val="00032194"/>
     <w:rsid w:val="000331AF"/>
-    <w:rsid w:val="00034C03"/>
-[...6 lines deleted...]
-    <w:rsid w:val="000722EA"/>
     <w:rsid w:val="00073A85"/>
     <w:rsid w:val="000975CB"/>
     <w:rsid w:val="0009765E"/>
-    <w:rsid w:val="000A03DF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000A3B06"/>
     <w:rsid w:val="000AEC60"/>
     <w:rsid w:val="000B0CEF"/>
-    <w:rsid w:val="000C2667"/>
-[...2 lines deleted...]
-    <w:rsid w:val="000D02C1"/>
     <w:rsid w:val="000D1F3F"/>
-    <w:rsid w:val="000D2550"/>
     <w:rsid w:val="000D681A"/>
-    <w:rsid w:val="000D74E3"/>
     <w:rsid w:val="000E33F8"/>
-    <w:rsid w:val="000F103B"/>
-    <w:rsid w:val="000F7B26"/>
     <w:rsid w:val="001115C4"/>
     <w:rsid w:val="00116F72"/>
     <w:rsid w:val="00117D17"/>
     <w:rsid w:val="001216FD"/>
     <w:rsid w:val="001330BC"/>
     <w:rsid w:val="00133488"/>
-    <w:rsid w:val="00135CB5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001403B5"/>
     <w:rsid w:val="00143CA4"/>
     <w:rsid w:val="001469A6"/>
-    <w:rsid w:val="00147400"/>
     <w:rsid w:val="00160132"/>
-    <w:rsid w:val="00166AF8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0017703A"/>
     <w:rsid w:val="001803B0"/>
     <w:rsid w:val="00187C43"/>
     <w:rsid w:val="001920B6"/>
-    <w:rsid w:val="00195550"/>
-    <w:rsid w:val="001A68D8"/>
     <w:rsid w:val="001A6F10"/>
     <w:rsid w:val="001B1AA9"/>
     <w:rsid w:val="001B2462"/>
-    <w:rsid w:val="001B4B2C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="001D0BD5"/>
     <w:rsid w:val="001D117B"/>
-    <w:rsid w:val="001E1DDF"/>
     <w:rsid w:val="001E3C08"/>
     <w:rsid w:val="001E4D13"/>
-    <w:rsid w:val="001F0271"/>
     <w:rsid w:val="001F2B88"/>
     <w:rsid w:val="0020062C"/>
-    <w:rsid w:val="002016A9"/>
     <w:rsid w:val="00210079"/>
-    <w:rsid w:val="00211D85"/>
-[...5 lines deleted...]
-    <w:rsid w:val="0022706F"/>
     <w:rsid w:val="00243678"/>
-    <w:rsid w:val="00247A87"/>
-    <w:rsid w:val="00250D75"/>
     <w:rsid w:val="0026118D"/>
-    <w:rsid w:val="002634A0"/>
     <w:rsid w:val="00265585"/>
-    <w:rsid w:val="002731BC"/>
     <w:rsid w:val="002752F5"/>
-    <w:rsid w:val="00291227"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002A10ED"/>
     <w:rsid w:val="002A2A41"/>
     <w:rsid w:val="002A6A8E"/>
     <w:rsid w:val="002B1F0B"/>
-    <w:rsid w:val="002B60A7"/>
-[...4 lines deleted...]
-    <w:rsid w:val="002E7241"/>
     <w:rsid w:val="002F2B42"/>
-    <w:rsid w:val="002F5348"/>
     <w:rsid w:val="00301286"/>
-    <w:rsid w:val="00302D81"/>
-    <w:rsid w:val="00302E8B"/>
     <w:rsid w:val="003048B5"/>
     <w:rsid w:val="00306A4F"/>
     <w:rsid w:val="00306BE9"/>
-    <w:rsid w:val="00307FB6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003127BF"/>
     <w:rsid w:val="003133F8"/>
-    <w:rsid w:val="00313A88"/>
     <w:rsid w:val="00321733"/>
-    <w:rsid w:val="00324C5A"/>
-    <w:rsid w:val="00325D0F"/>
     <w:rsid w:val="00327914"/>
-    <w:rsid w:val="0033583B"/>
     <w:rsid w:val="0034099E"/>
     <w:rsid w:val="00343C8D"/>
     <w:rsid w:val="00352B22"/>
-    <w:rsid w:val="003534E0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00366C18"/>
     <w:rsid w:val="00382197"/>
     <w:rsid w:val="00384CBE"/>
-    <w:rsid w:val="0038525A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003A4355"/>
     <w:rsid w:val="003A54F4"/>
     <w:rsid w:val="003D0F55"/>
     <w:rsid w:val="003D290F"/>
     <w:rsid w:val="003D3111"/>
     <w:rsid w:val="003D6D37"/>
     <w:rsid w:val="003D74FA"/>
     <w:rsid w:val="003E0F28"/>
-    <w:rsid w:val="003F0D1C"/>
     <w:rsid w:val="003F3A8F"/>
     <w:rsid w:val="003F46CA"/>
-    <w:rsid w:val="00403759"/>
-    <w:rsid w:val="00404964"/>
     <w:rsid w:val="00407932"/>
-    <w:rsid w:val="00415C17"/>
     <w:rsid w:val="00416E73"/>
     <w:rsid w:val="00420F5D"/>
-    <w:rsid w:val="00424415"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00427F17"/>
     <w:rsid w:val="00442B69"/>
-    <w:rsid w:val="00444E78"/>
-    <w:rsid w:val="004470CD"/>
     <w:rsid w:val="0045066D"/>
     <w:rsid w:val="00456FCE"/>
     <w:rsid w:val="0045783D"/>
     <w:rsid w:val="004667DC"/>
-    <w:rsid w:val="0047064E"/>
     <w:rsid w:val="004719EC"/>
     <w:rsid w:val="0047428A"/>
-    <w:rsid w:val="0048691E"/>
     <w:rsid w:val="00493AF4"/>
-    <w:rsid w:val="004A0AD9"/>
     <w:rsid w:val="004A205F"/>
-    <w:rsid w:val="004A560D"/>
-[...3 lines deleted...]
-    <w:rsid w:val="004C3C82"/>
     <w:rsid w:val="004C5671"/>
-    <w:rsid w:val="004C7E63"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004F14F5"/>
     <w:rsid w:val="004F1DD6"/>
     <w:rsid w:val="004F2795"/>
     <w:rsid w:val="004F29C1"/>
     <w:rsid w:val="00504A3F"/>
     <w:rsid w:val="00510090"/>
-    <w:rsid w:val="005124E8"/>
     <w:rsid w:val="00515214"/>
     <w:rsid w:val="00515D38"/>
     <w:rsid w:val="00516E25"/>
     <w:rsid w:val="005209C3"/>
     <w:rsid w:val="0052290F"/>
-    <w:rsid w:val="00523CD4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005419E2"/>
     <w:rsid w:val="00545B39"/>
     <w:rsid w:val="005532C6"/>
-    <w:rsid w:val="00554048"/>
-    <w:rsid w:val="0055662C"/>
     <w:rsid w:val="005628AA"/>
     <w:rsid w:val="00564EE1"/>
     <w:rsid w:val="00574C3F"/>
-    <w:rsid w:val="005904C3"/>
-    <w:rsid w:val="0059109C"/>
     <w:rsid w:val="00593188"/>
-    <w:rsid w:val="00593CA2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0059669B"/>
     <w:rsid w:val="005A3E34"/>
     <w:rsid w:val="005A6670"/>
-    <w:rsid w:val="005B1D89"/>
-[...2 lines deleted...]
-    <w:rsid w:val="005B7163"/>
     <w:rsid w:val="005C641E"/>
     <w:rsid w:val="005D24FC"/>
     <w:rsid w:val="005E3E8C"/>
-    <w:rsid w:val="005F40EA"/>
     <w:rsid w:val="005F6311"/>
-    <w:rsid w:val="00602C69"/>
     <w:rsid w:val="00610091"/>
     <w:rsid w:val="00627400"/>
-    <w:rsid w:val="00633664"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0064431A"/>
     <w:rsid w:val="00647BE5"/>
-    <w:rsid w:val="006704C7"/>
-    <w:rsid w:val="0067174A"/>
     <w:rsid w:val="00673E84"/>
-    <w:rsid w:val="00674221"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0067740E"/>
     <w:rsid w:val="0068127A"/>
-    <w:rsid w:val="00683BC0"/>
     <w:rsid w:val="006936E4"/>
-    <w:rsid w:val="00695737"/>
     <w:rsid w:val="006980E0"/>
-    <w:rsid w:val="006A34ED"/>
-    <w:rsid w:val="006A3EC8"/>
     <w:rsid w:val="006A4DE1"/>
-    <w:rsid w:val="006A5CD6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006B3945"/>
     <w:rsid w:val="006B5754"/>
     <w:rsid w:val="006B5F1C"/>
-    <w:rsid w:val="006C0676"/>
-    <w:rsid w:val="006C5F8A"/>
     <w:rsid w:val="006C7252"/>
-    <w:rsid w:val="006C7B59"/>
-    <w:rsid w:val="006D7B15"/>
     <w:rsid w:val="006E5006"/>
-    <w:rsid w:val="006E6BEF"/>
-    <w:rsid w:val="006F2191"/>
     <w:rsid w:val="006F7533"/>
-    <w:rsid w:val="00707AC4"/>
     <w:rsid w:val="00712054"/>
-    <w:rsid w:val="007155FE"/>
     <w:rsid w:val="00720EB3"/>
-    <w:rsid w:val="00721AC5"/>
     <w:rsid w:val="00724C52"/>
     <w:rsid w:val="00727F3A"/>
     <w:rsid w:val="00732E6F"/>
     <w:rsid w:val="007351FB"/>
     <w:rsid w:val="007364E8"/>
-    <w:rsid w:val="00745C8E"/>
-    <w:rsid w:val="00753837"/>
     <w:rsid w:val="007602EC"/>
-    <w:rsid w:val="00762513"/>
     <w:rsid w:val="00772082"/>
-    <w:rsid w:val="0077625B"/>
-    <w:rsid w:val="00781A9E"/>
     <w:rsid w:val="007847C3"/>
-    <w:rsid w:val="00786007"/>
     <w:rsid w:val="00786802"/>
-    <w:rsid w:val="00793655"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00796478"/>
     <w:rsid w:val="007971F2"/>
     <w:rsid w:val="007A546C"/>
     <w:rsid w:val="007A557F"/>
-    <w:rsid w:val="007A6A05"/>
-    <w:rsid w:val="007A71BC"/>
     <w:rsid w:val="007B3DD7"/>
     <w:rsid w:val="007C088E"/>
-    <w:rsid w:val="007C4E22"/>
-    <w:rsid w:val="007C7B92"/>
     <w:rsid w:val="007D0D6B"/>
-    <w:rsid w:val="007D1FAB"/>
     <w:rsid w:val="007D331E"/>
     <w:rsid w:val="007D42B3"/>
-    <w:rsid w:val="007E0D2F"/>
-    <w:rsid w:val="007E3202"/>
     <w:rsid w:val="007E6E5A"/>
     <w:rsid w:val="007E6F3B"/>
-    <w:rsid w:val="007F2F88"/>
     <w:rsid w:val="007F30A9"/>
     <w:rsid w:val="007F420C"/>
     <w:rsid w:val="007F578A"/>
-    <w:rsid w:val="00811DD4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0082252E"/>
     <w:rsid w:val="00825E42"/>
     <w:rsid w:val="00825E51"/>
-    <w:rsid w:val="00832CB5"/>
-    <w:rsid w:val="0083510E"/>
     <w:rsid w:val="00837A56"/>
     <w:rsid w:val="00844FFD"/>
-    <w:rsid w:val="00845A45"/>
     <w:rsid w:val="00852210"/>
-    <w:rsid w:val="008557AA"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00881176"/>
     <w:rsid w:val="00881AA4"/>
-    <w:rsid w:val="00882DC7"/>
     <w:rsid w:val="00885801"/>
-    <w:rsid w:val="008923F9"/>
-    <w:rsid w:val="00893F9C"/>
     <w:rsid w:val="0089461C"/>
-    <w:rsid w:val="00894965"/>
     <w:rsid w:val="008A4516"/>
-    <w:rsid w:val="008A461D"/>
     <w:rsid w:val="008A4E13"/>
-    <w:rsid w:val="008A55FA"/>
     <w:rsid w:val="008A5D62"/>
     <w:rsid w:val="008A69B9"/>
     <w:rsid w:val="008A7EE6"/>
-    <w:rsid w:val="008B40F8"/>
     <w:rsid w:val="008B42A4"/>
-    <w:rsid w:val="008C15C3"/>
-    <w:rsid w:val="008D1332"/>
     <w:rsid w:val="008D4E64"/>
     <w:rsid w:val="008E6087"/>
     <w:rsid w:val="008F1769"/>
     <w:rsid w:val="008F216C"/>
-    <w:rsid w:val="008F228E"/>
-    <w:rsid w:val="008F363A"/>
     <w:rsid w:val="008F44B7"/>
-    <w:rsid w:val="008F60AF"/>
     <w:rsid w:val="00901319"/>
-    <w:rsid w:val="00905530"/>
     <w:rsid w:val="00905EB9"/>
     <w:rsid w:val="009107BF"/>
-    <w:rsid w:val="009128EF"/>
     <w:rsid w:val="00917103"/>
-    <w:rsid w:val="00922B58"/>
     <w:rsid w:val="0092609F"/>
     <w:rsid w:val="00937936"/>
-    <w:rsid w:val="009379AC"/>
-    <w:rsid w:val="00944755"/>
     <w:rsid w:val="00945C83"/>
-    <w:rsid w:val="0095529E"/>
     <w:rsid w:val="00955681"/>
     <w:rsid w:val="00956270"/>
     <w:rsid w:val="009609DC"/>
-    <w:rsid w:val="0096219D"/>
-    <w:rsid w:val="009633FE"/>
     <w:rsid w:val="0096520D"/>
     <w:rsid w:val="0096694B"/>
-    <w:rsid w:val="00981A01"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0099515F"/>
     <w:rsid w:val="0099626D"/>
-    <w:rsid w:val="00996732"/>
     <w:rsid w:val="009A5A2B"/>
     <w:rsid w:val="009A5E3E"/>
     <w:rsid w:val="009C4F16"/>
-    <w:rsid w:val="009C59F7"/>
     <w:rsid w:val="009C7827"/>
     <w:rsid w:val="009D004C"/>
     <w:rsid w:val="009D3CE4"/>
-    <w:rsid w:val="009D78B1"/>
     <w:rsid w:val="009DA19F"/>
     <w:rsid w:val="009E112B"/>
     <w:rsid w:val="009E40B6"/>
-    <w:rsid w:val="009E7544"/>
-    <w:rsid w:val="009F3CFC"/>
     <w:rsid w:val="009F72C0"/>
-    <w:rsid w:val="00A0017C"/>
     <w:rsid w:val="00A11701"/>
     <w:rsid w:val="00A157D9"/>
-    <w:rsid w:val="00A24E81"/>
     <w:rsid w:val="00A2647E"/>
-    <w:rsid w:val="00A466F0"/>
-    <w:rsid w:val="00A51BB5"/>
     <w:rsid w:val="00A54115"/>
-    <w:rsid w:val="00A579DC"/>
     <w:rsid w:val="00A67CDC"/>
-    <w:rsid w:val="00A72182"/>
-    <w:rsid w:val="00A833C8"/>
     <w:rsid w:val="00A923E6"/>
-    <w:rsid w:val="00A924F5"/>
-    <w:rsid w:val="00A93387"/>
     <w:rsid w:val="00A9776E"/>
-    <w:rsid w:val="00AA1030"/>
-    <w:rsid w:val="00AA1911"/>
     <w:rsid w:val="00AA2319"/>
     <w:rsid w:val="00AA771B"/>
-    <w:rsid w:val="00AB0130"/>
-    <w:rsid w:val="00AC36F8"/>
     <w:rsid w:val="00AC5B09"/>
     <w:rsid w:val="00AC6DC1"/>
     <w:rsid w:val="00AD29E7"/>
     <w:rsid w:val="00AD4B38"/>
     <w:rsid w:val="00AE01B1"/>
-    <w:rsid w:val="00AE1170"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AF2D86"/>
     <w:rsid w:val="00AF37E2"/>
     <w:rsid w:val="00AF39AD"/>
-    <w:rsid w:val="00AF5E4A"/>
     <w:rsid w:val="00B0215E"/>
     <w:rsid w:val="00B04C2F"/>
-    <w:rsid w:val="00B11A9C"/>
-    <w:rsid w:val="00B22F9D"/>
     <w:rsid w:val="00B26284"/>
     <w:rsid w:val="00B353E3"/>
     <w:rsid w:val="00B35F31"/>
-    <w:rsid w:val="00B370FB"/>
     <w:rsid w:val="00B42DB9"/>
-    <w:rsid w:val="00B51F50"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00B750FE"/>
     <w:rsid w:val="00B76D80"/>
-    <w:rsid w:val="00B8093E"/>
-    <w:rsid w:val="00B92D71"/>
     <w:rsid w:val="00BA661E"/>
-    <w:rsid w:val="00BA680C"/>
     <w:rsid w:val="00BB06CB"/>
-    <w:rsid w:val="00BB06CE"/>
     <w:rsid w:val="00BB1573"/>
     <w:rsid w:val="00BB2506"/>
-    <w:rsid w:val="00BB5DE1"/>
     <w:rsid w:val="00BC6375"/>
     <w:rsid w:val="00BD0647"/>
     <w:rsid w:val="00BD600F"/>
     <w:rsid w:val="00BE409A"/>
     <w:rsid w:val="00BE4BFD"/>
-    <w:rsid w:val="00BF4FE3"/>
-    <w:rsid w:val="00BF75EE"/>
     <w:rsid w:val="00BF783C"/>
-    <w:rsid w:val="00C03F92"/>
     <w:rsid w:val="00C16D75"/>
     <w:rsid w:val="00C23FA6"/>
-    <w:rsid w:val="00C26383"/>
-    <w:rsid w:val="00C4205A"/>
     <w:rsid w:val="00C53715"/>
-    <w:rsid w:val="00C5417A"/>
     <w:rsid w:val="00C65DE2"/>
-    <w:rsid w:val="00C73A3A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C83815"/>
     <w:rsid w:val="00C8387B"/>
-    <w:rsid w:val="00C904B7"/>
     <w:rsid w:val="00C91C69"/>
-    <w:rsid w:val="00C91F94"/>
-    <w:rsid w:val="00C93095"/>
     <w:rsid w:val="00C932EB"/>
-    <w:rsid w:val="00C9547F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00CC044D"/>
     <w:rsid w:val="00CC0F11"/>
     <w:rsid w:val="00CC115C"/>
     <w:rsid w:val="00CD7915"/>
     <w:rsid w:val="00CF15F9"/>
-    <w:rsid w:val="00D005A6"/>
     <w:rsid w:val="00D039A7"/>
-    <w:rsid w:val="00D0403D"/>
     <w:rsid w:val="00D05058"/>
     <w:rsid w:val="00D05DB8"/>
     <w:rsid w:val="00D067E0"/>
     <w:rsid w:val="00D1001E"/>
     <w:rsid w:val="00D22D7F"/>
     <w:rsid w:val="00D23296"/>
-    <w:rsid w:val="00D254D6"/>
     <w:rsid w:val="00D300D6"/>
-    <w:rsid w:val="00D30A56"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00D50BDB"/>
     <w:rsid w:val="00D50FFB"/>
     <w:rsid w:val="00D53C7F"/>
     <w:rsid w:val="00D63F07"/>
-    <w:rsid w:val="00D6708D"/>
     <w:rsid w:val="00D75440"/>
     <w:rsid w:val="00D771C9"/>
-    <w:rsid w:val="00D84032"/>
-    <w:rsid w:val="00DA143B"/>
     <w:rsid w:val="00DA36C2"/>
     <w:rsid w:val="00DA41DA"/>
     <w:rsid w:val="00DB59F1"/>
     <w:rsid w:val="00DC45B1"/>
     <w:rsid w:val="00DD42BA"/>
     <w:rsid w:val="00DD53C0"/>
-    <w:rsid w:val="00DD7185"/>
     <w:rsid w:val="00DD7A2B"/>
-    <w:rsid w:val="00DE1C5F"/>
     <w:rsid w:val="00DE5003"/>
     <w:rsid w:val="00DE68FE"/>
     <w:rsid w:val="00DF1810"/>
-    <w:rsid w:val="00E013CD"/>
     <w:rsid w:val="00E04245"/>
     <w:rsid w:val="00E06F05"/>
-    <w:rsid w:val="00E07444"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00E41480"/>
     <w:rsid w:val="00E422CF"/>
-    <w:rsid w:val="00E43988"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E52353"/>
     <w:rsid w:val="00E537D9"/>
     <w:rsid w:val="00E54C74"/>
     <w:rsid w:val="00E60FE5"/>
     <w:rsid w:val="00E62C15"/>
-    <w:rsid w:val="00E70C7E"/>
     <w:rsid w:val="00E7494F"/>
     <w:rsid w:val="00E8729F"/>
     <w:rsid w:val="00E875E5"/>
-    <w:rsid w:val="00E8782B"/>
-    <w:rsid w:val="00E9316C"/>
     <w:rsid w:val="00E93BFB"/>
-    <w:rsid w:val="00E97479"/>
     <w:rsid w:val="00EA039A"/>
     <w:rsid w:val="00EA30EE"/>
     <w:rsid w:val="00EA3877"/>
-    <w:rsid w:val="00ED36E4"/>
-    <w:rsid w:val="00EE1361"/>
     <w:rsid w:val="00EF4DBF"/>
     <w:rsid w:val="00EF7B99"/>
     <w:rsid w:val="00F009C2"/>
     <w:rsid w:val="00F0156C"/>
     <w:rsid w:val="00F01D2C"/>
-    <w:rsid w:val="00F02B77"/>
     <w:rsid w:val="00F042D2"/>
-    <w:rsid w:val="00F11022"/>
-    <w:rsid w:val="00F16D57"/>
     <w:rsid w:val="00F20579"/>
-    <w:rsid w:val="00F23AE4"/>
     <w:rsid w:val="00F23B10"/>
     <w:rsid w:val="00F2429E"/>
-    <w:rsid w:val="00F25C60"/>
-    <w:rsid w:val="00F27304"/>
     <w:rsid w:val="00F27A9D"/>
-    <w:rsid w:val="00F30076"/>
-    <w:rsid w:val="00F30FF0"/>
     <w:rsid w:val="00F344C2"/>
-    <w:rsid w:val="00F356AB"/>
-    <w:rsid w:val="00F3766B"/>
     <w:rsid w:val="00F41328"/>
     <w:rsid w:val="00F42E4A"/>
-    <w:rsid w:val="00F44D40"/>
-    <w:rsid w:val="00F5105B"/>
     <w:rsid w:val="00F6182B"/>
     <w:rsid w:val="00F61C7C"/>
-    <w:rsid w:val="00F72BDF"/>
-    <w:rsid w:val="00F73157"/>
     <w:rsid w:val="00F73AE7"/>
     <w:rsid w:val="00F7547C"/>
-    <w:rsid w:val="00F7697D"/>
     <w:rsid w:val="00F85627"/>
-    <w:rsid w:val="00FA1801"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FB1A37"/>
     <w:rsid w:val="00FB69B3"/>
-    <w:rsid w:val="00FD6293"/>
-    <w:rsid w:val="00FE12D7"/>
     <w:rsid w:val="00FE1DB4"/>
     <w:rsid w:val="00FE30CA"/>
-    <w:rsid w:val="00FE6328"/>
-    <w:rsid w:val="00FF3036"/>
     <w:rsid w:val="00FF52C3"/>
-    <w:rsid w:val="00FF6E1D"/>
-    <w:rsid w:val="00FF6E2D"/>
     <w:rsid w:val="00FF755E"/>
-    <w:rsid w:val="00FFCE66"/>
     <w:rsid w:val="014300AF"/>
     <w:rsid w:val="016C213F"/>
     <w:rsid w:val="018B02C2"/>
     <w:rsid w:val="01CD1CCF"/>
     <w:rsid w:val="0206484D"/>
     <w:rsid w:val="0237484A"/>
     <w:rsid w:val="02397200"/>
     <w:rsid w:val="0267C5D5"/>
-    <w:rsid w:val="0274D700"/>
-    <w:rsid w:val="03C4D456"/>
     <w:rsid w:val="03D54261"/>
     <w:rsid w:val="03F3264C"/>
     <w:rsid w:val="0424C128"/>
-    <w:rsid w:val="043378A3"/>
     <w:rsid w:val="0480AF36"/>
     <w:rsid w:val="04A8F34A"/>
-    <w:rsid w:val="04B4922C"/>
-    <w:rsid w:val="05C55D4F"/>
     <w:rsid w:val="067FCCDE"/>
     <w:rsid w:val="06ADA81A"/>
     <w:rsid w:val="06D8C264"/>
     <w:rsid w:val="06DEDE6A"/>
-    <w:rsid w:val="072E01DC"/>
     <w:rsid w:val="076240D1"/>
     <w:rsid w:val="082CCCDF"/>
     <w:rsid w:val="082FCBAC"/>
     <w:rsid w:val="087492C5"/>
     <w:rsid w:val="08C15860"/>
     <w:rsid w:val="08D2F004"/>
     <w:rsid w:val="08FE1132"/>
     <w:rsid w:val="090A9332"/>
-    <w:rsid w:val="09989CE8"/>
-    <w:rsid w:val="099A7D2E"/>
     <w:rsid w:val="09BC0833"/>
-    <w:rsid w:val="0A2F4547"/>
     <w:rsid w:val="0A3AD3AC"/>
     <w:rsid w:val="0A4412CE"/>
     <w:rsid w:val="0A739136"/>
     <w:rsid w:val="0A8F3416"/>
-    <w:rsid w:val="0AB3BD34"/>
     <w:rsid w:val="0ACDD07C"/>
     <w:rsid w:val="0B0C40F5"/>
     <w:rsid w:val="0B9FAC9E"/>
     <w:rsid w:val="0BAC3387"/>
     <w:rsid w:val="0CA36E1B"/>
     <w:rsid w:val="0CE913F2"/>
     <w:rsid w:val="0D84122D"/>
     <w:rsid w:val="0D872A6B"/>
     <w:rsid w:val="0DCA5E81"/>
     <w:rsid w:val="0DD18255"/>
     <w:rsid w:val="0DFB62DC"/>
     <w:rsid w:val="0E0E60A6"/>
     <w:rsid w:val="0ED3907E"/>
     <w:rsid w:val="0F3915DC"/>
     <w:rsid w:val="0F6D52B6"/>
     <w:rsid w:val="0F71D2D0"/>
     <w:rsid w:val="0F859B8A"/>
     <w:rsid w:val="0F99F5D5"/>
-    <w:rsid w:val="0F9A855B"/>
     <w:rsid w:val="1066B5F2"/>
-    <w:rsid w:val="10A28F7F"/>
     <w:rsid w:val="1104C640"/>
     <w:rsid w:val="114F865F"/>
-    <w:rsid w:val="11A20F6A"/>
     <w:rsid w:val="11A7C611"/>
     <w:rsid w:val="11B69157"/>
     <w:rsid w:val="12066B01"/>
     <w:rsid w:val="1230A3B7"/>
-    <w:rsid w:val="1243B908"/>
     <w:rsid w:val="12627333"/>
-    <w:rsid w:val="12755A42"/>
     <w:rsid w:val="129DC7BE"/>
     <w:rsid w:val="12A48CE1"/>
     <w:rsid w:val="12F2406E"/>
-    <w:rsid w:val="13CFC478"/>
     <w:rsid w:val="141995E1"/>
-    <w:rsid w:val="1433AA9F"/>
     <w:rsid w:val="1439981F"/>
     <w:rsid w:val="14486A94"/>
     <w:rsid w:val="145DFBAE"/>
     <w:rsid w:val="146724DB"/>
-    <w:rsid w:val="14A24A10"/>
     <w:rsid w:val="14E16BF0"/>
     <w:rsid w:val="14E6D954"/>
     <w:rsid w:val="14F7CDFA"/>
     <w:rsid w:val="1529A9A5"/>
-    <w:rsid w:val="15344214"/>
-    <w:rsid w:val="15527171"/>
     <w:rsid w:val="15948061"/>
     <w:rsid w:val="168A1F8F"/>
     <w:rsid w:val="169F00EC"/>
     <w:rsid w:val="16A0F44F"/>
-    <w:rsid w:val="16D8341D"/>
     <w:rsid w:val="16E7572A"/>
     <w:rsid w:val="173050C2"/>
     <w:rsid w:val="17504489"/>
     <w:rsid w:val="17C5B191"/>
     <w:rsid w:val="180BFF3D"/>
-    <w:rsid w:val="18E42452"/>
     <w:rsid w:val="191324CD"/>
     <w:rsid w:val="191D085F"/>
     <w:rsid w:val="19C10D9B"/>
     <w:rsid w:val="19F57B75"/>
-    <w:rsid w:val="1A2876F6"/>
     <w:rsid w:val="1A36DF01"/>
     <w:rsid w:val="1A545733"/>
     <w:rsid w:val="1A629535"/>
-    <w:rsid w:val="1A774282"/>
     <w:rsid w:val="1ACD624A"/>
     <w:rsid w:val="1AF143F8"/>
     <w:rsid w:val="1B41D4F4"/>
-    <w:rsid w:val="1B42EA9F"/>
     <w:rsid w:val="1BB9A250"/>
     <w:rsid w:val="1BF47798"/>
-    <w:rsid w:val="1C79EB43"/>
     <w:rsid w:val="1CBA9E19"/>
     <w:rsid w:val="1CEF8CD1"/>
     <w:rsid w:val="1D0AFCB0"/>
     <w:rsid w:val="1D184DE9"/>
     <w:rsid w:val="1D1F4FA7"/>
     <w:rsid w:val="1D23FEBB"/>
     <w:rsid w:val="1D66E7E5"/>
     <w:rsid w:val="1D6D6EA0"/>
     <w:rsid w:val="1DA9C9F0"/>
     <w:rsid w:val="1DBB5967"/>
     <w:rsid w:val="1E0CBDD4"/>
     <w:rsid w:val="1EA35119"/>
     <w:rsid w:val="1F01E599"/>
-    <w:rsid w:val="1F4649C0"/>
     <w:rsid w:val="1F6BDCA4"/>
     <w:rsid w:val="1F76E674"/>
     <w:rsid w:val="1FC42CE3"/>
     <w:rsid w:val="1FDDD9FC"/>
     <w:rsid w:val="201B572A"/>
-    <w:rsid w:val="20328C16"/>
-    <w:rsid w:val="2047F245"/>
     <w:rsid w:val="20783DDB"/>
     <w:rsid w:val="20A8B59D"/>
     <w:rsid w:val="21202FF4"/>
     <w:rsid w:val="21273467"/>
-    <w:rsid w:val="212DC909"/>
     <w:rsid w:val="213134CC"/>
-    <w:rsid w:val="2151F426"/>
     <w:rsid w:val="216C93D7"/>
     <w:rsid w:val="216CA769"/>
     <w:rsid w:val="21D87986"/>
     <w:rsid w:val="22376D76"/>
     <w:rsid w:val="22E072B0"/>
     <w:rsid w:val="23086438"/>
     <w:rsid w:val="235FD891"/>
     <w:rsid w:val="239CEDDD"/>
     <w:rsid w:val="24BEC005"/>
     <w:rsid w:val="2517F38F"/>
-    <w:rsid w:val="256AADCA"/>
     <w:rsid w:val="25A6C4FC"/>
     <w:rsid w:val="25AE3CE2"/>
     <w:rsid w:val="25D636A3"/>
     <w:rsid w:val="25FAA58A"/>
     <w:rsid w:val="260B2571"/>
     <w:rsid w:val="26339062"/>
     <w:rsid w:val="2633F1E2"/>
     <w:rsid w:val="264004FA"/>
     <w:rsid w:val="2647A53A"/>
     <w:rsid w:val="2653A46F"/>
     <w:rsid w:val="26636BFA"/>
     <w:rsid w:val="2685B4C3"/>
     <w:rsid w:val="26B3C3F0"/>
     <w:rsid w:val="26D213D9"/>
     <w:rsid w:val="271A9F90"/>
     <w:rsid w:val="27298268"/>
     <w:rsid w:val="2733C7ED"/>
     <w:rsid w:val="27728046"/>
     <w:rsid w:val="27DBD55B"/>
     <w:rsid w:val="280264D9"/>
     <w:rsid w:val="282DB61F"/>
     <w:rsid w:val="2873872B"/>
     <w:rsid w:val="28D76D06"/>
     <w:rsid w:val="290C6209"/>
     <w:rsid w:val="296B92A4"/>
     <w:rsid w:val="29B5893B"/>
-    <w:rsid w:val="29F33D6C"/>
     <w:rsid w:val="2A1693C3"/>
     <w:rsid w:val="2A21C476"/>
     <w:rsid w:val="2A2B2B3F"/>
     <w:rsid w:val="2A524052"/>
     <w:rsid w:val="2A55A2A4"/>
     <w:rsid w:val="2A9AC5E5"/>
     <w:rsid w:val="2A9B5FA6"/>
     <w:rsid w:val="2AA67BDB"/>
     <w:rsid w:val="2AB0EA98"/>
     <w:rsid w:val="2AC6D390"/>
-    <w:rsid w:val="2AC82734"/>
-    <w:rsid w:val="2B6E2D14"/>
     <w:rsid w:val="2C4D07D8"/>
     <w:rsid w:val="2C7B1624"/>
-    <w:rsid w:val="2D454A16"/>
     <w:rsid w:val="2D89E114"/>
     <w:rsid w:val="2DC63ECD"/>
     <w:rsid w:val="2E1DCC17"/>
     <w:rsid w:val="2EA0D6F5"/>
     <w:rsid w:val="2ECAEC7A"/>
     <w:rsid w:val="2FE15E58"/>
     <w:rsid w:val="2FF2A3F9"/>
-    <w:rsid w:val="302A35F2"/>
     <w:rsid w:val="305103EA"/>
     <w:rsid w:val="305249FF"/>
     <w:rsid w:val="30B0B210"/>
-    <w:rsid w:val="310F6AF9"/>
     <w:rsid w:val="3167F7D3"/>
     <w:rsid w:val="326CEA66"/>
     <w:rsid w:val="32CBB03B"/>
     <w:rsid w:val="32CD8BBC"/>
-    <w:rsid w:val="32DDB829"/>
-    <w:rsid w:val="332414DC"/>
     <w:rsid w:val="33335FC4"/>
-    <w:rsid w:val="337AABC0"/>
     <w:rsid w:val="33805A5E"/>
     <w:rsid w:val="339345B8"/>
     <w:rsid w:val="33C6D094"/>
     <w:rsid w:val="3413BCBD"/>
     <w:rsid w:val="3467809C"/>
     <w:rsid w:val="34C1668E"/>
     <w:rsid w:val="352F1619"/>
     <w:rsid w:val="36035707"/>
-    <w:rsid w:val="36103AAB"/>
-    <w:rsid w:val="3663332E"/>
     <w:rsid w:val="36728F4A"/>
     <w:rsid w:val="36E0B66D"/>
     <w:rsid w:val="3730C35A"/>
     <w:rsid w:val="37B91625"/>
     <w:rsid w:val="3806EE29"/>
     <w:rsid w:val="3863DE85"/>
     <w:rsid w:val="391DA5EF"/>
     <w:rsid w:val="396F1600"/>
     <w:rsid w:val="39CDEBC2"/>
     <w:rsid w:val="39FFAEE6"/>
     <w:rsid w:val="3A7051A2"/>
-    <w:rsid w:val="3AA6114E"/>
     <w:rsid w:val="3B1EFC29"/>
     <w:rsid w:val="3B322381"/>
     <w:rsid w:val="3B6FC241"/>
     <w:rsid w:val="3BC4F0E7"/>
     <w:rsid w:val="3BF0E66C"/>
     <w:rsid w:val="3C22318B"/>
     <w:rsid w:val="3C596A24"/>
     <w:rsid w:val="3C800978"/>
     <w:rsid w:val="3CC144B6"/>
     <w:rsid w:val="3CC9C011"/>
     <w:rsid w:val="3D1F76C7"/>
     <w:rsid w:val="3D3BD1D2"/>
     <w:rsid w:val="3D639DC5"/>
     <w:rsid w:val="3DDFE256"/>
     <w:rsid w:val="3E1531EE"/>
     <w:rsid w:val="3EA18EB6"/>
-    <w:rsid w:val="3F293844"/>
     <w:rsid w:val="3FC7B8F8"/>
-    <w:rsid w:val="404F7F9C"/>
     <w:rsid w:val="408405F1"/>
-    <w:rsid w:val="4092EB38"/>
-    <w:rsid w:val="40A6DCFF"/>
     <w:rsid w:val="40AE3467"/>
     <w:rsid w:val="410BB048"/>
     <w:rsid w:val="412CDB47"/>
-    <w:rsid w:val="414D7C3C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="4198A270"/>
     <w:rsid w:val="4235F4FF"/>
     <w:rsid w:val="42529E46"/>
     <w:rsid w:val="42871576"/>
     <w:rsid w:val="4298CE46"/>
     <w:rsid w:val="42E07A97"/>
     <w:rsid w:val="42F08343"/>
-    <w:rsid w:val="42F6F275"/>
-    <w:rsid w:val="43229C58"/>
     <w:rsid w:val="433A7D97"/>
-    <w:rsid w:val="433E63E3"/>
-    <w:rsid w:val="435066AC"/>
     <w:rsid w:val="4402D1CA"/>
     <w:rsid w:val="4405BCC0"/>
     <w:rsid w:val="441733E8"/>
-    <w:rsid w:val="442CC0E1"/>
     <w:rsid w:val="443185A9"/>
     <w:rsid w:val="447C4AF8"/>
     <w:rsid w:val="44EC72E2"/>
     <w:rsid w:val="454C7E13"/>
     <w:rsid w:val="459EA22B"/>
     <w:rsid w:val="461EF156"/>
     <w:rsid w:val="46B3C356"/>
     <w:rsid w:val="46DB03B3"/>
     <w:rsid w:val="470A31D0"/>
     <w:rsid w:val="473810EB"/>
     <w:rsid w:val="473A728C"/>
     <w:rsid w:val="47539AE9"/>
     <w:rsid w:val="4760163F"/>
     <w:rsid w:val="4776C5C8"/>
     <w:rsid w:val="47BFC73B"/>
     <w:rsid w:val="47D9C09E"/>
     <w:rsid w:val="47DEA7C9"/>
     <w:rsid w:val="480A818D"/>
-    <w:rsid w:val="480AF14E"/>
     <w:rsid w:val="484FCAD9"/>
     <w:rsid w:val="48D12F68"/>
     <w:rsid w:val="48D7A330"/>
     <w:rsid w:val="48EAA50B"/>
     <w:rsid w:val="48FA3D3A"/>
-    <w:rsid w:val="495C187D"/>
     <w:rsid w:val="495EC971"/>
-    <w:rsid w:val="4972F749"/>
-    <w:rsid w:val="49823F60"/>
     <w:rsid w:val="4A4E689C"/>
     <w:rsid w:val="4A86756C"/>
     <w:rsid w:val="4AAF69B6"/>
-    <w:rsid w:val="4ABBB910"/>
     <w:rsid w:val="4ADFDD4F"/>
     <w:rsid w:val="4AE721B4"/>
     <w:rsid w:val="4AFE5216"/>
     <w:rsid w:val="4AFE6182"/>
     <w:rsid w:val="4B42224F"/>
     <w:rsid w:val="4C08D02A"/>
     <w:rsid w:val="4C322D55"/>
     <w:rsid w:val="4C6AA47C"/>
     <w:rsid w:val="4CBEABFD"/>
     <w:rsid w:val="4CDF6A97"/>
     <w:rsid w:val="4D8A96E6"/>
     <w:rsid w:val="4DA9B410"/>
     <w:rsid w:val="4DBC0269"/>
     <w:rsid w:val="4DBE162E"/>
     <w:rsid w:val="4DF0C8D5"/>
     <w:rsid w:val="4E341269"/>
     <w:rsid w:val="4ECD390E"/>
-    <w:rsid w:val="507E2648"/>
-    <w:rsid w:val="511060F6"/>
     <w:rsid w:val="511239A0"/>
-    <w:rsid w:val="51D1B47F"/>
     <w:rsid w:val="51F70D75"/>
-    <w:rsid w:val="522286BE"/>
     <w:rsid w:val="5242B749"/>
     <w:rsid w:val="5251F890"/>
     <w:rsid w:val="52918751"/>
     <w:rsid w:val="52D90B3C"/>
     <w:rsid w:val="52FE8BE7"/>
     <w:rsid w:val="532E194C"/>
     <w:rsid w:val="538BBE85"/>
     <w:rsid w:val="5404526A"/>
     <w:rsid w:val="5474DB9D"/>
     <w:rsid w:val="549A5C48"/>
-    <w:rsid w:val="54A81C16"/>
     <w:rsid w:val="54C71A0A"/>
     <w:rsid w:val="54CBFCEA"/>
     <w:rsid w:val="54F8ECE6"/>
-    <w:rsid w:val="54FEDA36"/>
     <w:rsid w:val="5580AD15"/>
     <w:rsid w:val="5585516D"/>
     <w:rsid w:val="55B4C5F5"/>
     <w:rsid w:val="55D52571"/>
     <w:rsid w:val="55F31810"/>
     <w:rsid w:val="5614FF95"/>
     <w:rsid w:val="56A3C2A9"/>
     <w:rsid w:val="57069DF3"/>
     <w:rsid w:val="57509656"/>
     <w:rsid w:val="5764F874"/>
     <w:rsid w:val="57FC0F1D"/>
-    <w:rsid w:val="581140B4"/>
     <w:rsid w:val="581C28C9"/>
     <w:rsid w:val="584295EC"/>
     <w:rsid w:val="5869A87A"/>
     <w:rsid w:val="5889CADD"/>
-    <w:rsid w:val="58E0A8CB"/>
     <w:rsid w:val="58EBA950"/>
     <w:rsid w:val="58F4B5BD"/>
     <w:rsid w:val="58F93C64"/>
     <w:rsid w:val="59277DF0"/>
     <w:rsid w:val="592EE636"/>
     <w:rsid w:val="5940A64D"/>
     <w:rsid w:val="59AC69CB"/>
-    <w:rsid w:val="59B91594"/>
     <w:rsid w:val="59DEC5BD"/>
-    <w:rsid w:val="59E7806C"/>
     <w:rsid w:val="5AB038AB"/>
     <w:rsid w:val="5AD88B1B"/>
     <w:rsid w:val="5B05B478"/>
     <w:rsid w:val="5B5AD340"/>
     <w:rsid w:val="5B62D1AE"/>
     <w:rsid w:val="5BA238C7"/>
-    <w:rsid w:val="5BC19B01"/>
     <w:rsid w:val="5BDAA57D"/>
     <w:rsid w:val="5BF39E12"/>
     <w:rsid w:val="5C1D4FA8"/>
     <w:rsid w:val="5C32E0AF"/>
     <w:rsid w:val="5C5F1EB2"/>
     <w:rsid w:val="5CAA0112"/>
-    <w:rsid w:val="5D7763A0"/>
     <w:rsid w:val="5DAE9D03"/>
     <w:rsid w:val="5DCD042E"/>
-    <w:rsid w:val="5DE96E78"/>
     <w:rsid w:val="5E24D28C"/>
     <w:rsid w:val="5E7C4E24"/>
-    <w:rsid w:val="5EE5092E"/>
     <w:rsid w:val="5F23F44A"/>
     <w:rsid w:val="5F2E528C"/>
     <w:rsid w:val="5F3DACEC"/>
     <w:rsid w:val="5F5F8F6C"/>
     <w:rsid w:val="5F6395C1"/>
     <w:rsid w:val="5F7BC712"/>
     <w:rsid w:val="5F9780E1"/>
     <w:rsid w:val="5FE5F095"/>
     <w:rsid w:val="60181E85"/>
     <w:rsid w:val="604F9F4D"/>
     <w:rsid w:val="608D0D1E"/>
-    <w:rsid w:val="60CDE1CD"/>
     <w:rsid w:val="60EBC44D"/>
     <w:rsid w:val="6106B24E"/>
     <w:rsid w:val="61179773"/>
     <w:rsid w:val="6131A1BB"/>
     <w:rsid w:val="61335142"/>
     <w:rsid w:val="616F91CD"/>
     <w:rsid w:val="61A7BD9A"/>
     <w:rsid w:val="61D0AF45"/>
-    <w:rsid w:val="61EDE883"/>
-    <w:rsid w:val="62297F3D"/>
     <w:rsid w:val="62A18C50"/>
     <w:rsid w:val="62B64518"/>
-    <w:rsid w:val="62DFA4E8"/>
-    <w:rsid w:val="62EF5DDC"/>
     <w:rsid w:val="6314A4A4"/>
     <w:rsid w:val="63A78A6F"/>
     <w:rsid w:val="65A342B0"/>
     <w:rsid w:val="65B41FAA"/>
     <w:rsid w:val="65D2D745"/>
     <w:rsid w:val="65E0BD15"/>
     <w:rsid w:val="662EBD4E"/>
-    <w:rsid w:val="6636F574"/>
-    <w:rsid w:val="66504463"/>
     <w:rsid w:val="666B942C"/>
     <w:rsid w:val="66AD4518"/>
-    <w:rsid w:val="6713B148"/>
-    <w:rsid w:val="67161967"/>
     <w:rsid w:val="67599CD8"/>
     <w:rsid w:val="67759356"/>
     <w:rsid w:val="67901142"/>
     <w:rsid w:val="6819E828"/>
     <w:rsid w:val="68AAEC7B"/>
-    <w:rsid w:val="68BD23B6"/>
     <w:rsid w:val="68E9FFAA"/>
     <w:rsid w:val="693C3EC3"/>
     <w:rsid w:val="696BA09B"/>
     <w:rsid w:val="69834260"/>
     <w:rsid w:val="69CB2D18"/>
     <w:rsid w:val="69ED9CAE"/>
     <w:rsid w:val="6A0B0592"/>
     <w:rsid w:val="6A25B748"/>
     <w:rsid w:val="6A5E8BCB"/>
     <w:rsid w:val="6ADECE6A"/>
     <w:rsid w:val="6B4CC40A"/>
-    <w:rsid w:val="6B9BDDD4"/>
     <w:rsid w:val="6BCB008B"/>
     <w:rsid w:val="6BD3D8D3"/>
     <w:rsid w:val="6CBCC448"/>
     <w:rsid w:val="6D25EB09"/>
-    <w:rsid w:val="6D3F8C09"/>
     <w:rsid w:val="6D4A74DD"/>
-    <w:rsid w:val="6D8D5942"/>
-[...1 lines deleted...]
-    <w:rsid w:val="6D95E14E"/>
     <w:rsid w:val="6DF78F9C"/>
-    <w:rsid w:val="6E1586E6"/>
     <w:rsid w:val="6E166F2C"/>
     <w:rsid w:val="6E48AE90"/>
-    <w:rsid w:val="6EE8D605"/>
     <w:rsid w:val="6F380391"/>
     <w:rsid w:val="6F4E1D03"/>
-    <w:rsid w:val="6F5FF5DB"/>
-    <w:rsid w:val="6F6BA3C7"/>
     <w:rsid w:val="6FA721F1"/>
     <w:rsid w:val="6FACEA2F"/>
     <w:rsid w:val="6FB23F8D"/>
     <w:rsid w:val="6FFFB324"/>
     <w:rsid w:val="70362FD5"/>
-    <w:rsid w:val="70CF858F"/>
     <w:rsid w:val="70DB7AA6"/>
-    <w:rsid w:val="7105837D"/>
     <w:rsid w:val="716AB6FE"/>
     <w:rsid w:val="724D389B"/>
     <w:rsid w:val="724F566C"/>
     <w:rsid w:val="72FCA574"/>
-    <w:rsid w:val="7306AAA5"/>
     <w:rsid w:val="7376887C"/>
     <w:rsid w:val="739E03B3"/>
     <w:rsid w:val="73B06E46"/>
     <w:rsid w:val="73BF1E96"/>
     <w:rsid w:val="73C7A097"/>
     <w:rsid w:val="744BBDBB"/>
     <w:rsid w:val="7494305A"/>
     <w:rsid w:val="74B36175"/>
-    <w:rsid w:val="74D32693"/>
     <w:rsid w:val="752ADBCC"/>
     <w:rsid w:val="75817EF2"/>
     <w:rsid w:val="758C6A9E"/>
-    <w:rsid w:val="758D0653"/>
     <w:rsid w:val="75B1471E"/>
     <w:rsid w:val="7648C402"/>
     <w:rsid w:val="76765211"/>
     <w:rsid w:val="76C395A5"/>
     <w:rsid w:val="76CF700C"/>
     <w:rsid w:val="774D177F"/>
     <w:rsid w:val="784141BA"/>
-    <w:rsid w:val="78438A9E"/>
     <w:rsid w:val="784B92E3"/>
-    <w:rsid w:val="785FF7DA"/>
     <w:rsid w:val="78A18402"/>
-    <w:rsid w:val="78E418BF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="7952AF43"/>
     <w:rsid w:val="79FB3667"/>
     <w:rsid w:val="79FC004D"/>
     <w:rsid w:val="7A0AD4BE"/>
     <w:rsid w:val="7A8D9D2B"/>
     <w:rsid w:val="7AAFBF2B"/>
     <w:rsid w:val="7AFDB5D4"/>
     <w:rsid w:val="7B1F5A12"/>
-    <w:rsid w:val="7B4C97B4"/>
     <w:rsid w:val="7BAB0D42"/>
     <w:rsid w:val="7BE358D8"/>
     <w:rsid w:val="7C04846C"/>
     <w:rsid w:val="7C1C51F8"/>
     <w:rsid w:val="7C306FA9"/>
     <w:rsid w:val="7C4443C2"/>
     <w:rsid w:val="7C7A16F7"/>
     <w:rsid w:val="7C8DAE25"/>
     <w:rsid w:val="7D32D729"/>
     <w:rsid w:val="7D6BFC8C"/>
-    <w:rsid w:val="7D7551EC"/>
     <w:rsid w:val="7DC50839"/>
     <w:rsid w:val="7DE01423"/>
-    <w:rsid w:val="7E19264D"/>
     <w:rsid w:val="7E868210"/>
     <w:rsid w:val="7EE53237"/>
     <w:rsid w:val="7EEB1794"/>
     <w:rsid w:val="7F01D13D"/>
-    <w:rsid w:val="7F39185E"/>
     <w:rsid w:val="7F503AEF"/>
     <w:rsid w:val="7F7BE484"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3FEB7907"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{FE19A9AF-D8B8-4A7E-BBD0-80F6DA712C0B}"/>
+  <w15:docId w15:val="{502FD9AA-80CB-44C3-A48C-924A892C1A01}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11456,51 +10792,50 @@
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B35F31"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
@@ -11835,51 +11170,51 @@
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C932EB"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="12726130">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="129172890">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -14974,75 +14309,63 @@
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1492984957">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
+        <w:div w:id="1060783589">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
         <w:div w:id="488180968">
-          <w:marLeft w:val="0"/>
-[...22 lines deleted...]
-        <w:div w:id="1060783589">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1232428113">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="2116443852">
               <w:marLeft w:val="-75"/>
@@ -15060,361 +14383,529 @@
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
                     <w:div w:id="748186615">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
+                <w:div w:id="728574505">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="596523850">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2025282940">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="46540586">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="767391892">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1971741954">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
                 <w:div w:id="154880550">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
                     <w:div w:id="1739089864">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1260680438">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="989941143">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1941990798">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="927612588">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1482700370">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="192042976">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="840464695">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1871411737">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="245695424">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1797868884">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="813251468">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
                 <w:div w:id="209271857">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
                     <w:div w:id="1410541414">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
-                <w:div w:id="245695424">
+                <w:div w:id="728193822">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="813251468">
+                    <w:div w:id="797532528">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
-                    <w:div w:id="1797868884">
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1561475344">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="791174850">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
                 <w:div w:id="363137911">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
                     <w:div w:id="714044601">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
-                <w:div w:id="478768957">
+                <w:div w:id="2061780134">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="1682657496">
+                    <w:div w:id="1695961741">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
-                <w:div w:id="728193822">
+                <w:div w:id="1822916479">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="797532528">
+                    <w:div w:id="649022880">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="4790590">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
-                <w:div w:id="728574505">
+                <w:div w:id="1764572745">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="596523850">
+                    <w:div w:id="1400592052">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
-                <w:div w:id="767391892">
+                <w:div w:id="1999646593">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="1971741954">
-[...51 lines deleted...]
-                    <w:div w:id="406732175">
+                    <w:div w:id="179439413">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
                 <w:div w:id="1084306581">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
                     <w:div w:id="2081100569">
-                      <w:marLeft w:val="0"/>
-[...24 lines deleted...]
-                    <w:div w:id="989941143">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
                 <w:div w:id="1370454287">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
@@ -15422,325 +14913,169 @@
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                     <w:div w:id="1643391918">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
+                <w:div w:id="478768957">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1682657496">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
                 <w:div w:id="1470053814">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
                     <w:div w:id="391852027">
-                      <w:marLeft w:val="0"/>
-[...166 lines deleted...]
-                    <w:div w:id="179439413">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
                 <w:div w:id="2005351656">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
                     <w:div w:id="23749011">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
-                <w:div w:id="2025282940">
+                <w:div w:id="911543473">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="46540586">
-[...25 lines deleted...]
-                    <w:div w:id="1695961741">
+                    <w:div w:id="406732175">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
+        </w:div>
+        <w:div w:id="813260552">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1576277338">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="21562138">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -17950,113 +17285,112 @@
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2131821612">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
-  <w:encoding w:val="windows-1252"/>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vmnvd.gov.lv" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vmnvd.gov.lv" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vmnvd.gov.lv" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/documenttasks/documenttasks1.xml><?xml version="1.0" encoding="utf-8"?>
 <t:Tasks xmlns:t="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+  <t:Task id="{8EB5BF71-AD52-46C9-94C7-E448AA0E225F}">
+    <t:Anchor>
+      <t:Comment id="677099683"/>
+    </t:Anchor>
+    <t:History>
+      <t:Event id="{AB47AB9E-2FF6-4B75-8098-884669445EB9}" time="2023-07-14T09:05:55.401Z">
+        <t:Attribution userId="S::Liga.Gaigala@vmnvd.gov.lv::2a1b2e31-660d-43f2-b8b4-16fee2936793" userProvider="AD" userName="Līga Gaigala"/>
+        <t:Anchor>
+          <t:Comment id="677099683"/>
+        </t:Anchor>
+        <t:Create/>
+      </t:Event>
+      <t:Event id="{52453229-50CA-4C0D-B571-56F96F8D674B}" time="2023-07-14T09:05:55.401Z">
+        <t:Attribution userId="S::Liga.Gaigala@vmnvd.gov.lv::2a1b2e31-660d-43f2-b8b4-16fee2936793" userProvider="AD" userName="Līga Gaigala"/>
+        <t:Anchor>
+          <t:Comment id="677099683"/>
+        </t:Anchor>
+        <t:Assign userId="S::Ieva.Silionova@vmnvd.gov.lv::d517d701-76c0-49f6-a994-e25dad497083" userProvider="AD" userName="Ieva Silionova"/>
+      </t:Event>
+      <t:Event id="{EBD3DE0F-5C96-47FA-9513-F0651CE2BEDD}" time="2023-07-14T09:05:55.401Z">
+        <t:Attribution userId="S::Liga.Gaigala@vmnvd.gov.lv::2a1b2e31-660d-43f2-b8b4-16fee2936793" userProvider="AD" userName="Līga Gaigala"/>
+        <t:Anchor>
+          <t:Comment id="677099683"/>
+        </t:Anchor>
+        <t:SetTitle title="@Ieva Silionova @Jūlija Voropajeva @Linda Celmiņa-Ķeze Lūdzu noformulējiet kā jābūt noformētam nosūtījumam. Lai to varētu virzīt uz noteiktu pakalpojumu apmaksas veidu."/>
+      </t:Event>
+    </t:History>
+  </t:Task>
   <t:Task id="{D3E4B842-2E0C-4C8E-B171-8799DD0C870C}">
     <t:Anchor>
       <t:Comment id="924295125"/>
     </t:Anchor>
     <t:History>
       <t:Event id="{C69F5F83-4589-497A-AE18-E1E1136AD63E}" time="2023-07-14T09:05:55.401Z">
         <t:Attribution userId="S::Liga.Gaigala@vmnvd.gov.lv::2a1b2e31-660d-43f2-b8b4-16fee2936793" userProvider="AD" userName="Līga Gaigala"/>
         <t:Anchor>
           <t:Comment id="924295125"/>
         </t:Anchor>
         <t:Create/>
       </t:Event>
       <t:Event id="{25F03388-D8A2-479D-967B-2DDE5114C325}" time="2023-07-14T09:05:55.401Z">
         <t:Attribution userId="S::Liga.Gaigala@vmnvd.gov.lv::2a1b2e31-660d-43f2-b8b4-16fee2936793" userProvider="AD" userName="Līga Gaigala"/>
         <t:Anchor>
           <t:Comment id="924295125"/>
         </t:Anchor>
         <t:Assign userId="S::Ieva.Silionova@vmnvd.gov.lv::d517d701-76c0-49f6-a994-e25dad497083" userProvider="AD" userName="Ieva Silionova"/>
       </t:Event>
       <t:Event id="{F7B09260-2FA9-4310-A28D-79167F824827}" time="2023-07-14T09:05:55.401Z">
         <t:Attribution userId="S::Liga.Gaigala@vmnvd.gov.lv::2a1b2e31-660d-43f2-b8b4-16fee2936793" userProvider="AD" userName="Līga Gaigala"/>
         <t:Anchor>
           <t:Comment id="924295125"/>
-        </t:Anchor>
-[...26 lines deleted...]
-          <t:Comment id="677099683"/>
         </t:Anchor>
         <t:SetTitle title="@Ieva Silionova @Jūlija Voropajeva @Linda Celmiņa-Ķeze Lūdzu noformulējiet kā jābūt noformētam nosūtījumam. Lai to varētu virzīt uz noteiktu pakalpojumu apmaksas veidu."/>
       </t:Event>
     </t:History>
   </t:Task>
 </t:Tasks>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -18333,77 +17667,59 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...16 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100C0089164BC792944BDC9597ACDD5D9D2" ma:contentTypeVersion="25" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="f747606570a60ba6ff2126d5849d82d5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="ec70fe52-d71f-40ad-83f2-2cfd903bf745" xmlns:ns3="5f2db698-0b05-4c54-b32a-ea994573cf86" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3487cc707245c8c5f6de9e4722361b05" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="ec70fe52-d71f-40ad-83f2-2cfd903bf745"/>
     <xsd:import namespace="5f2db698-0b05-4c54-b32a-ea994573cf86"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:LastSharedByUser" minOccurs="0"/>
                 <xsd:element ref="ns2:LastSharedByTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
@@ -18653,142 +17969,147 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="5f2db698-0b05-4c54-b32a-ea994573cf86">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Notes_x0028_server_x0029_ xmlns="5f2db698-0b05-4c54-b32a-ea994573cf86" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="ec70fe52-d71f-40ad-83f2-2cfd903bf745" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2710449F-B5BA-4A6C-82C1-800255D055F6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C66A2FA-8E7F-4AA8-921E-71BED7FC8286}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="ec70fe52-d71f-40ad-83f2-2cfd903bf745"/>
     <ds:schemaRef ds:uri="5f2db698-0b05-4c54-b32a-ea994573cf86"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</clbl:labelList>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3FF0AFDD-818F-478E-BA08-63649F4FE315}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC85C9A6-6139-431B-BEC6-F696B91FC05D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="5f2db698-0b05-4c54-b32a-ea994573cf86"/>
+    <ds:schemaRef ds:uri="ec70fe52-d71f-40ad-83f2-2cfd903bf745"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>4635</Characters>
+  <Pages>3</Pages>
+  <Words>3203</Words>
+  <Characters>1826</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>38</Lines>
+  <Lines>15</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5437</CharactersWithSpaces>
+  <CharactersWithSpaces>5019</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...20 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Anna Ziemele</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>de0a8dfb8186f3c9b7b3aea744c64dcd2c879a6d7de57df82fd4b435f7d775bf</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">