--- v0 (2026-02-20)
+++ v1 (2026-07-13)
@@ -2810,61 +2810,61 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00867596" w:rsidRPr="005D5EC1" w:rsidSect="00205A36">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="567" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="536124F1" w14:textId="77777777" w:rsidR="00DC4485" w:rsidRDefault="00DC4485" w:rsidP="008969A7">
+    <w:p w14:paraId="41C14E6C" w14:textId="77777777" w:rsidR="00C11108" w:rsidRDefault="00C11108" w:rsidP="008969A7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F53FFDD" w14:textId="77777777" w:rsidR="00DC4485" w:rsidRDefault="00DC4485" w:rsidP="008969A7">
+    <w:p w14:paraId="4F67B564" w14:textId="77777777" w:rsidR="00C11108" w:rsidRDefault="00C11108" w:rsidP="008969A7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2934,61 +2934,61 @@
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2F981E52" w14:textId="77777777" w:rsidR="00205A36" w:rsidRDefault="00205A36">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4697FD25" w14:textId="77777777" w:rsidR="00205A36" w:rsidRDefault="00205A36">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="53B56733" w14:textId="77777777" w:rsidR="00DC4485" w:rsidRDefault="00DC4485" w:rsidP="008969A7">
+    <w:p w14:paraId="7B4903B4" w14:textId="77777777" w:rsidR="00C11108" w:rsidRDefault="00C11108" w:rsidP="008969A7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D321BE0" w14:textId="77777777" w:rsidR="00DC4485" w:rsidRDefault="00DC4485" w:rsidP="008969A7">
+    <w:p w14:paraId="568B8720" w14:textId="77777777" w:rsidR="00C11108" w:rsidRDefault="00C11108" w:rsidP="008969A7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="79528974" w14:textId="0BA38F9E" w:rsidR="001C7F05" w:rsidRPr="001C7F05" w:rsidRDefault="001C7F05">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C7F05">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001C7F05">
@@ -5696,51 +5696,50 @@
     <w:rsid w:val="001F1C34"/>
     <w:rsid w:val="001F4443"/>
     <w:rsid w:val="001F44F7"/>
     <w:rsid w:val="001F4E40"/>
     <w:rsid w:val="001F7014"/>
     <w:rsid w:val="00203AD1"/>
     <w:rsid w:val="002041D3"/>
     <w:rsid w:val="00205A36"/>
     <w:rsid w:val="002068DD"/>
     <w:rsid w:val="00210CCF"/>
     <w:rsid w:val="002121D6"/>
     <w:rsid w:val="0021416E"/>
     <w:rsid w:val="00227765"/>
     <w:rsid w:val="00231BD8"/>
     <w:rsid w:val="00232001"/>
     <w:rsid w:val="002358DF"/>
     <w:rsid w:val="00240F6F"/>
     <w:rsid w:val="00245C36"/>
     <w:rsid w:val="002542A5"/>
     <w:rsid w:val="00265324"/>
     <w:rsid w:val="0026727D"/>
     <w:rsid w:val="002673E2"/>
     <w:rsid w:val="0028493C"/>
     <w:rsid w:val="00285662"/>
     <w:rsid w:val="00294B65"/>
-    <w:rsid w:val="00297D24"/>
     <w:rsid w:val="00297DEF"/>
     <w:rsid w:val="002A092B"/>
     <w:rsid w:val="002A3A8A"/>
     <w:rsid w:val="002A6844"/>
     <w:rsid w:val="002A7003"/>
     <w:rsid w:val="002B16FE"/>
     <w:rsid w:val="002B29FA"/>
     <w:rsid w:val="002B32EA"/>
     <w:rsid w:val="002B6592"/>
     <w:rsid w:val="002C023B"/>
     <w:rsid w:val="002C77F2"/>
     <w:rsid w:val="002D2036"/>
     <w:rsid w:val="002D28D4"/>
     <w:rsid w:val="002D305F"/>
     <w:rsid w:val="002D3772"/>
     <w:rsid w:val="002D6EC5"/>
     <w:rsid w:val="002E6D30"/>
     <w:rsid w:val="002E6EA5"/>
     <w:rsid w:val="002F1B91"/>
     <w:rsid w:val="002F4460"/>
     <w:rsid w:val="002F4FE5"/>
     <w:rsid w:val="002F7319"/>
     <w:rsid w:val="00303C01"/>
     <w:rsid w:val="003105E4"/>
     <w:rsid w:val="003164C4"/>
@@ -6105,68 +6104,66 @@
     <w:rsid w:val="00D205EF"/>
     <w:rsid w:val="00D26133"/>
     <w:rsid w:val="00D32567"/>
     <w:rsid w:val="00D32E94"/>
     <w:rsid w:val="00D4263C"/>
     <w:rsid w:val="00D548B8"/>
     <w:rsid w:val="00D54B88"/>
     <w:rsid w:val="00D55DA5"/>
     <w:rsid w:val="00D5637B"/>
     <w:rsid w:val="00D63E69"/>
     <w:rsid w:val="00D748B6"/>
     <w:rsid w:val="00D858AF"/>
     <w:rsid w:val="00D90B69"/>
     <w:rsid w:val="00D91B1B"/>
     <w:rsid w:val="00D93A42"/>
     <w:rsid w:val="00D95061"/>
     <w:rsid w:val="00DA0716"/>
     <w:rsid w:val="00DA47BF"/>
     <w:rsid w:val="00DA526F"/>
     <w:rsid w:val="00DA60E2"/>
     <w:rsid w:val="00DA7C53"/>
     <w:rsid w:val="00DB0CA7"/>
     <w:rsid w:val="00DB36A6"/>
     <w:rsid w:val="00DB3DCA"/>
     <w:rsid w:val="00DB4318"/>
-    <w:rsid w:val="00DC4485"/>
     <w:rsid w:val="00DC716C"/>
     <w:rsid w:val="00DD29FB"/>
     <w:rsid w:val="00DD5E13"/>
     <w:rsid w:val="00DE1219"/>
     <w:rsid w:val="00DE16DA"/>
     <w:rsid w:val="00DE2AD6"/>
     <w:rsid w:val="00DE2D9C"/>
     <w:rsid w:val="00DE331A"/>
     <w:rsid w:val="00DF4EA3"/>
     <w:rsid w:val="00DF6306"/>
     <w:rsid w:val="00DF7BB1"/>
     <w:rsid w:val="00E00508"/>
     <w:rsid w:val="00E12234"/>
     <w:rsid w:val="00E14867"/>
     <w:rsid w:val="00E22BDC"/>
     <w:rsid w:val="00E23F80"/>
-    <w:rsid w:val="00E24763"/>
     <w:rsid w:val="00E3316A"/>
     <w:rsid w:val="00E33251"/>
     <w:rsid w:val="00E40FB2"/>
     <w:rsid w:val="00E43E9E"/>
     <w:rsid w:val="00E44D6C"/>
     <w:rsid w:val="00E467F5"/>
     <w:rsid w:val="00E46D4B"/>
     <w:rsid w:val="00E518CC"/>
     <w:rsid w:val="00E62A34"/>
     <w:rsid w:val="00E673BC"/>
     <w:rsid w:val="00E74D30"/>
     <w:rsid w:val="00E77505"/>
     <w:rsid w:val="00E81C24"/>
     <w:rsid w:val="00E842C4"/>
     <w:rsid w:val="00E93FA0"/>
     <w:rsid w:val="00EA43D5"/>
     <w:rsid w:val="00EA720F"/>
     <w:rsid w:val="00EA78EB"/>
     <w:rsid w:val="00EB1FCD"/>
     <w:rsid w:val="00EB24F6"/>
     <w:rsid w:val="00EB2B47"/>
     <w:rsid w:val="00EC353D"/>
     <w:rsid w:val="00EC787A"/>
     <w:rsid w:val="00ED0584"/>
     <w:rsid w:val="00ED1861"/>
@@ -7497,51 +7494,51 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9A189B5-0C90-4F17-BFF2-01380536859A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>2903</Words>
   <Characters>1655</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4549</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Marina Truhanova</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>