--- v0 (2026-02-25)
+++ v1 (2026-07-07)
@@ -1,83 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28429"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\Mājas lapai\Aktualizētie un ievietotie\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C06CBA3C-FD5B-4D1E-8009-FDC27DBE6563}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3D8E00E2-6ECE-4C15-AD45-E98765D235EE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{01D1044F-7057-4047-932C-3F3A81D5B297}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="81">
   <si>
     <t>Adrese</t>
   </si>
   <si>
     <t>Telefons</t>
   </si>
   <si>
     <t>Profils</t>
   </si>
   <si>
     <t>Darba laiks</t>
   </si>
   <si>
     <t xml:space="preserve">Ārstniecības iestāde   </t>
   </si>
   <si>
     <t>Inženieru iela 60, Ventspils, LV-3601</t>
   </si>
   <si>
     <t>Pieaugušajiem, bērniem</t>
   </si>
   <si>
     <t>Dežūrārstu adreses un darba laiki</t>
   </si>
   <si>
@@ -136,50 +136,54 @@
   <si>
     <t>Bērniem</t>
   </si>
   <si>
     <t>Veselības centru apvienība 
 (Pļavnieki)</t>
   </si>
   <si>
     <t>Veselības centru apvienība 
 (Centrs)</t>
   </si>
   <si>
     <t>67284981; 67286673; 
 Sestdienās: 67284981</t>
   </si>
   <si>
     <t>Veselības centru apvienība  
 (Jugla)</t>
   </si>
   <si>
     <t>Veselības centru apvienība  
 (Imanta)</t>
   </si>
   <si>
     <t>Siguldas slimnīca</t>
+  </si>
+  <si>
+    <t>Rīgas veselības centrs 
+(Ziepniekkalns)</t>
   </si>
   <si>
     <t>Rīgas veselības centrs 
 (Ķengarags)</t>
   </si>
   <si>
     <t>Rīgas veselības centrs 
 (Imanta)</t>
   </si>
   <si>
     <t>Dziedniecība 
 (Ķengarags)</t>
   </si>
   <si>
     <t>67220335; 
 67796606 (ārsta kabinetā)</t>
   </si>
   <si>
     <t>Rīga</t>
   </si>
   <si>
     <t>Daugavpils bērnu veselības centrs</t>
   </si>
   <si>
     <t>RĒZEKNES SLIMNĪCA</t>
@@ -226,131 +230,155 @@
   <si>
     <t>Anniņmuižas bulvāris 85, Rīga, LV-1029</t>
   </si>
   <si>
     <t>DZELZCEĻA VESELĪBAS CENTRS
 (Centrs)</t>
   </si>
   <si>
     <t>Lauku iela 8, Salaspils,  LV-2121</t>
   </si>
   <si>
     <t xml:space="preserve">Reģistratūra: 63624665; Uzņemšana: 63624721;            </t>
   </si>
   <si>
     <t xml:space="preserve">
 67564444 
 </t>
   </si>
   <si>
     <t>18.novembra iela 41, Rēzekne</t>
   </si>
   <si>
     <t>67255830; 67131313</t>
   </si>
   <si>
+    <t>Darbdienās: 11-18;                                            Sestdienās: 9-15</t>
+  </si>
+  <si>
     <t>Darbdienās: 15 - 21.30; 
 Sestdienās: 8 - 15.30 </t>
   </si>
   <si>
     <t>Darbdienās: 15 - 21.30; 
 Sestdienās: 8 - 15.30</t>
   </si>
   <si>
     <t>Darbdienās: 15-21;
 Sestdienās: 8-18</t>
   </si>
   <si>
     <t>Darbdienās: 15 - 20; 
 Sestdienās: 8 - 15 </t>
   </si>
   <si>
+    <t>Darbdienās:15 - 20; 
+Sestdienās: 8 - 15</t>
+  </si>
+  <si>
     <t>Darbdienās: 15:00 – 21:30; 
 Sestdienās: 8:00 – 15:30</t>
   </si>
   <si>
     <t>Darbdienās: 15 - 21.30; 
 Sestdienās: 8 – 15.30</t>
   </si>
   <si>
     <t>Sestdienās, svētdienās: 9-14</t>
   </si>
   <si>
     <t xml:space="preserve">Otrdienās, ceturtdienās: 16-21                                        </t>
   </si>
   <si>
     <t>Darbdienās: 15 - 21; 
 Sestdienās: 8 - 18</t>
   </si>
   <si>
+    <t>Darbdienās 16-20;            Sestdienās, svētdienās 8-18.</t>
+  </si>
+  <si>
     <t>Darbdienās: 15 - 21; 
 Sestdienās: 8 - 18 </t>
   </si>
   <si>
     <t>Salaspils veselības un sociālās aprūpes centrs</t>
   </si>
   <si>
     <t>62203333; e-pasta adrese pacientu pierakstam: pieraksts@jrslimnica.lv</t>
   </si>
   <si>
+    <t xml:space="preserve">20607940; e-pasta adrese pacientu pierakstam: info@bauskasslimnica.lv </t>
+  </si>
+  <si>
     <t>Pirmdienās: 12.30-16.30;                                      otrdienās: 8-13;                                               trešdienās: 8-16;                                          ceturtdienās: 8-13;                                         piektdienās:8-16</t>
   </si>
   <si>
     <t>67800759; 67800750</t>
   </si>
   <si>
     <t>Emīlijas Benjamiņas iela 3, Rīga, LV-1050</t>
   </si>
   <si>
-    <t>Rīgas veselības centrs 
+    <r>
+      <t>Rīgas veselības centrs 
 (Iļģuciems)</t>
-  </si>
-[...24 lines deleted...]
-Sestdienās: 8 - 15 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFC00000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="186"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>*</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFC00000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="186"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>*</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="186"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Nacionālais veselības dienests informē, ka ārsta slimības dēļ Rīgas veselības centra “Iļģuciems” filiālē Sēlpils ielā 15, Rīgā nebūs pieejami dežūrārsta pakalpojumi 2025.gada 1., 3., 5., 10., 12., 15., 17., 19., 24. un 26.februārī.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -520,55 +548,55 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{BE3EC24F-B572-4CD4-8F5A-07011C4FE9FE}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
@@ -849,528 +877,512 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4551437B-226C-492F-BBDD-E8D4B031FF08}">
-  <dimension ref="A1:L27"/>
+  <dimension ref="A1:L26"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" zoomScale="72" zoomScaleNormal="72" workbookViewId="0">
-      <selection activeCell="C8" sqref="C8"/>
+    <sheetView tabSelected="1" topLeftCell="B4" zoomScale="72" zoomScaleNormal="72" workbookViewId="0">
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="33.5703125" style="2" customWidth="1"/>
     <col min="3" max="3" width="27.85546875" style="2" customWidth="1"/>
     <col min="4" max="4" width="33.42578125" style="2" customWidth="1"/>
     <col min="5" max="5" width="19.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="32.42578125" style="2" customWidth="1"/>
     <col min="7" max="16384" width="8.85546875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" s="1" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="19" t="s">
+      <c r="A1" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="19"/>
-[...3 lines deleted...]
-      <c r="F1" s="19"/>
+      <c r="B1" s="18"/>
+      <c r="C1" s="18"/>
+      <c r="D1" s="18"/>
+      <c r="E1" s="18"/>
+      <c r="F1" s="18"/>
     </row>
     <row r="2" spans="1:12" s="6" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A2" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E2" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F2" s="8" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:12" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="4" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:12" ht="73.150000000000006" customHeight="1" x14ac:dyDescent="0.25">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="4" t="s">
-        <v>81</v>
+        <v>60</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>17</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>75</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="10" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
     </row>
     <row r="6" spans="1:12" ht="75" x14ac:dyDescent="0.25">
       <c r="A6" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="10" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="H6" s="15"/>
       <c r="I6" s="15"/>
       <c r="J6" s="15"/>
       <c r="K6" s="15"/>
       <c r="L6" s="15"/>
     </row>
     <row r="7" spans="1:12" ht="47.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D7" s="11" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="11" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="8" spans="1:12" ht="32.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D9" s="4">
         <v>67136979</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D11" s="4">
         <v>66102585</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F11" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C12" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D12" s="4">
         <v>67068569</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="D13" s="4" t="s">
         <v>36</v>
-      </c>
-[...7 lines deleted...]
-        <v>35</v>
       </c>
       <c r="E13" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F13" s="4" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:12" ht="75" x14ac:dyDescent="0.25">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B14" s="4" t="s">
-        <v>76</v>
+        <v>32</v>
       </c>
       <c r="C14" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D14" s="4">
         <v>20004252</v>
       </c>
       <c r="E14" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F14" s="4" t="s">
-        <v>82</v>
+        <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A15" s="3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B15" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C15" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D15" s="4">
         <v>27858832</v>
       </c>
       <c r="E15" s="4" t="s">
         <v>25</v>
       </c>
       <c r="F15" s="4" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:12" ht="75" x14ac:dyDescent="0.25">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B16" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C16" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D16" s="4">
         <v>20044579</v>
       </c>
       <c r="E16" s="4" t="s">
         <v>25</v>
       </c>
       <c r="F16" s="4" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:6" ht="75" x14ac:dyDescent="0.25">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B17" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="C17" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D17" s="4">
         <v>26432164</v>
       </c>
       <c r="E17" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F17" s="4" t="s">
-        <v>82</v>
+        <v>64</v>
       </c>
     </row>
     <row r="18" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B18" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C18" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E18" s="4" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="19" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A19" s="3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B19" s="4" t="s">
-        <v>77</v>
+        <v>31</v>
       </c>
       <c r="C19" s="4" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="D19" s="4"/>
+        <v>42</v>
+      </c>
+      <c r="D19" s="4">
+        <v>67972808</v>
+      </c>
       <c r="E19" s="4" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="4" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
     </row>
     <row r="20" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A20" s="3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B20" s="4" t="s">
-        <v>31</v>
+        <v>73</v>
       </c>
       <c r="C20" s="4" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>67972808</v>
+        <v>55</v>
+      </c>
+      <c r="D20" s="4" t="s">
+        <v>77</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="4" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:6" ht="30" x14ac:dyDescent="0.25">
-      <c r="A21" s="3" t="s">
-[...2 lines deleted...]
-      <c r="B21" s="4" t="s">
+      <c r="A21" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="B21" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="C21" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="D21" s="14">
+        <v>65425151</v>
+      </c>
+      <c r="E21" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="F21" s="10" t="s">
         <v>69</v>
-      </c>
-[...10 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="22" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A22" s="12" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B22" s="13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C22" s="13" t="s">
-        <v>39</v>
+        <v>58</v>
       </c>
       <c r="D22" s="14">
-        <v>65425151</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>68805050</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>6</v>
       </c>
       <c r="F22" s="10" t="s">
-        <v>66</v>
-[...20 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="B24" s="19"/>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A25" s="18"/>
+      <c r="B25" s="17" t="s">
+        <v>80</v>
+      </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A26" s="17"/>
-[...2 lines deleted...]
-      <c r="B27" s="16"/>
+      <c r="B26" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>