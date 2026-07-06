--- v0 (2026-03-16)
+++ v1 (2026-07-06)
@@ -1,90 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28827"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Jolanta.Keirisa\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\TEFX33B8\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Jolanta.Keirisa\Desktop\LP_process\LP_rikojums\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7E345E8B-91E3-459A-A691-9062FCFEBBAF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8CEC1557-37A6-4102-A3E5-2A115086B9FB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="1.piel_Pamatparbaudes" sheetId="1" r:id="rId1"/>
-    <sheet name="2.piel_Logiskaas_parbaudes" sheetId="3" r:id="rId2"/>
+    <sheet name="Pamatparbaudes" sheetId="1" r:id="rId1"/>
+    <sheet name="Logiskas_parbaudes" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'1.piel_Pamatparbaudes'!$A$3:$H$119</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'1.piel_Pamatparbaudes'!$3:$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Logiskas_parbaudes!$A$3:$H$55</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Pamatparbaudes!$B$3:$H$122</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="1">Logiskas_parbaudes!$3:$3</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">Pamatparbaudes!$3:$3</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1013" uniqueCount="394">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="941" uniqueCount="354">
   <si>
     <t>Pakalpojumu apmaksas norēķinu sistēmas modulis*</t>
   </si>
   <si>
     <t>Pārbaudes veids</t>
   </si>
   <si>
     <t>Pārbaudes avots</t>
   </si>
   <si>
     <t>Pārbaudes mērķis</t>
   </si>
   <si>
     <t>Uzskaites dokumenta rezultējošais statuss</t>
   </si>
   <si>
     <t>Pārbaudes skaidrojums</t>
   </si>
   <si>
     <t>SPANS</t>
   </si>
   <si>
     <t>Eksistence</t>
   </si>
   <si>
@@ -450,101 +452,119 @@
   <si>
     <t>APANS</t>
   </si>
   <si>
     <t>Rēķintalona pamatinformācija</t>
   </si>
   <si>
     <t>Aprūpes epizodes sākuma-beigu datumi</t>
   </si>
   <si>
     <t>Pārbauda, vai aprūpes epizodes sākuma datums nav lielāks par beigu datumu</t>
   </si>
   <si>
     <t>Aprūpes epizodes sākuma datums</t>
   </si>
   <si>
     <t>Pārbauda, vai aprūpes epizodes sākuma datums ir norādīts un vai nav lielāks par tekošo datumu</t>
   </si>
   <si>
     <t>Aprūpes epizodes beigu datums</t>
   </si>
   <si>
     <t>Pārbauda, vai aprūpes epizodes  beigu datums ir norādīts un  vai nav lielāks par tekošo datumu</t>
   </si>
   <si>
+    <t>Personas koda gadsimts (otrā daļā)</t>
+  </si>
+  <si>
+    <t>Pārbauda uz personas koda pareizu aizpildīšanu. Ja personas kods nav norādīts pilnībā, tad koda otrās daļas pirmajam ciparam jābūt 0, 1, 2</t>
+  </si>
+  <si>
     <t>Rēķintalona sērijas numurs</t>
   </si>
   <si>
     <t>Pārbauda, vai lauks "Rēķintalona sērijas numurs" ir aizpildīts</t>
   </si>
   <si>
     <t>Maksātājs</t>
   </si>
   <si>
     <t>Pārbauda, vai talonā norādītais maksātājs ir valsts</t>
   </si>
   <si>
+    <t>Pacienta personas koda pirmā daļa</t>
+  </si>
+  <si>
+    <t>Pārbauda, vai ir aizpildīta pacienta personas koda pirmā daļa</t>
+  </si>
+  <si>
     <t>Struktūrvienība</t>
   </si>
   <si>
     <t>Pārbauda, vai ir norādīta struktūrvienība</t>
   </si>
   <si>
     <t>Pacienta vārds un uzvārds</t>
   </si>
   <si>
     <t>Pārbauda, vai ir norādīts pacienta vārds, uzvārds</t>
   </si>
   <si>
     <t>Pārbauda vai ir norādīts pacienta dzimums</t>
   </si>
   <si>
     <t>Valsts</t>
   </si>
   <si>
     <t>Pārbauda, vai ir aizpildīts lauks "Pacienta valsts" un vai norādītais kods atbilst valsts klasifikatoram</t>
   </si>
   <si>
     <t>Aprūpes epizodes veids</t>
   </si>
   <si>
     <t>Pārbauda, vai ir aizpildīts lauks "Aprūpes epizodes veids"</t>
   </si>
   <si>
     <t>Nosūtījums</t>
   </si>
   <si>
     <t>Pārbauda, vai gadījumos, kad nepieciešams nosūtījums, lauks "Nosūtījums" ir aizpildīts</t>
   </si>
   <si>
     <t>Palīdzības veids</t>
   </si>
   <si>
     <t>Pārbauda, vai ir aizpildīts lauks "Palīdzības veids", un vai ambulatorais pakalpojums netiek sniegts stacionāram slimniekam.</t>
   </si>
   <si>
+    <t>Pacients - slimokases dalībnieks</t>
+  </si>
+  <si>
+    <t>Pārbauda, vai norādītais pacienta personas kods ir reģistrēts Pakalpojumu saņēmēju reģistrā</t>
+  </si>
+  <si>
     <t>Kopējais apmeklējumu skaits ārstniecības iestādē</t>
   </si>
   <si>
     <t>Pārbauda, vai kopējais apmeklējumu skaits ārstniecības iestādē nav norādīts mazāks par neatliekamo apmeklējumu skaitu</t>
   </si>
   <si>
     <t>Kopējais apmeklējumu skaits mājās pēc pacienta izsaukuma</t>
   </si>
   <si>
     <t>Pārbauda, vai kopējais apmeklējumu skaits mājās pēc pacienta izsaukuma nav norādīts mazāks par neatliekamo apmeklējumu skaitu</t>
   </si>
   <si>
     <t>Kopējais apmeklējumu skaits mājās pēc ārsta iniciatīvas</t>
   </si>
   <si>
     <t>Pārbauda, vai kopējais apmeklējumu skaits mājās pēc ārsta iniciatīvas nav mazāks par neatliekamo apmeklējumu skaitu</t>
   </si>
   <si>
     <t>Rēķintalonā norādītas ārstniecības personas</t>
   </si>
   <si>
     <t>Ārsts-pakalpojuma sniedzējs</t>
   </si>
   <si>
     <t>Pārbauda vai ir norādīts ārsta-pakalpojuma sniedzēja kods un vai norādītais  ārsta kods ir atrodams Ārstniecības personu reģistrā</t>
@@ -841,155 +861,50 @@
     <t>SAVA mājas vizītes pārbaude</t>
   </si>
   <si>
     <t>Ģimenes vai dežūrārsta mājas vizītes maksas pakalpojuma pārbaude</t>
   </si>
   <si>
     <t>Patoloģisko gadījumu pārbaude</t>
   </si>
   <si>
     <t>Pārbauda, vai ārzemniekam, par kuru maksā valsts, eksistē ESV forma un kā tās esamība ietekmē uzskaites dokumenta statusu</t>
   </si>
   <si>
     <t>Manipulāciju atbilstība pacientu grupai</t>
   </si>
   <si>
     <t>Vēža skrīnings</t>
   </si>
   <si>
     <t>Manipulāciju skaita atbilstība laika periodam</t>
   </si>
   <si>
     <t>Pacientu grupu nesavietojamība</t>
   </si>
   <si>
     <t>Manipulāciju savietojamība</t>
-  </si>
-[...103 lines deleted...]
-    <t>Māsu vai ārstu palīga darbu, nodrošinot veselības aprūpi mājās, apmaksa</t>
   </si>
   <si>
     <t>Ārsta, tā specialitātes un iestādes atbilstība līgumam</t>
   </si>
   <si>
     <t xml:space="preserve">Pārbauda, vai Dienests ir noslēdzis līgumu ar norādīto ārstniecības iestādi un vai ārstniecības iestādei ir līgums ar norādīto ārstu norādītajā specialitātē
 </t>
   </si>
   <si>
     <t>Pacienta grupas pārbaude</t>
   </si>
   <si>
     <t>Talona derīguma termiņš</t>
   </si>
   <si>
     <t>Talona dublikāta meklēšana</t>
   </si>
   <si>
     <t>Pārbauda, vai dažādiem uzskaites dokumentiem pilnībā sakrīt pacienta personas kods, ārsta personas kods, ārstniecības iestādes kods un vai daļēji sakrīt manipulācijas</t>
   </si>
   <si>
     <t>ESV formu esamība ārzemniekiem par kuru maksā valsts</t>
   </si>
   <si>
     <t>Manipulāciju atbilstība specialitātei</t>
@@ -1057,534 +972,293 @@
   <si>
     <t>Receptes informācijas ievadīšanas datuma pārbaude pēc kompensējamo zāļu izsniegšanas datuma</t>
   </si>
   <si>
     <t>Pārbauda receptes informācijas ievadīšanas datuma termiņu pēc kompensējamo zāļu izsniegšanas datuma</t>
   </si>
   <si>
     <t>Kompensācijas % pārbaude</t>
   </si>
   <si>
     <t>Pārbauda vai aptieka receptē ir ievadījusi korektu kompensācijas % apmēru</t>
   </si>
   <si>
     <t>Receptes atbilstība mākslīgās apaugļošanas procesa datiem</t>
   </si>
   <si>
     <t>Pārbauda, vai paciente ir mākslīgās apaugļošanas reģistrā un, vai atprečotās zāles tiek kompensētas pacientes vecumā pie receptē norādītā diagnozes koda</t>
   </si>
   <si>
     <t>Ārstniecības personai nav līguma ar tiesībām izrakstīt kompensējamos medikamentus</t>
   </si>
   <si>
     <t>Pārbauda, vai receptē norādītai ārstniecības personai ir līgums par tiesībām izrakstīt kompensējamos medikamentus</t>
   </si>
   <si>
-    <t xml:space="preserve">* SPANS - stacionāro pakalpojumu apmaksas norēķinu sistēma; APANS - ambulatoro pakalpojumu apmaksas norēķinu sistēma;  LRG_APANS - līgumu reģistrs ambulatoro pakalpojumu apmaksas norēķinu sistēmā; ZPANS - zobārstniecības pakalpojumu apmaksas norēķinu sistēma; KMANS - kompensējamo medikamentu apmaksas norēķinu sistēma                                                                                                                                                                                                                                                                                                                                                                                                                                                                                      </t>
-[...4 lines deleted...]
-  <si>
     <t>Pārbauda, vai uzskaites dokumentā E-forma ir aizpildīta korekti, ja kā „Maksātājs” ir norādīta „Valsts” un pacientam ir norādīta cita valsts (ne Latvija un ne līgumvalsts).</t>
   </si>
   <si>
     <t>Par dubultnieku tiek uzskatīts uzskaites dokuments, ja dienas laikā tiek ievadīts vēl kāds uzskaites dokuments, kura informācija sakrīt pilnīgi ar jau esošu uzskaites dokumentu: pacients; iestāde; ārsts; pamatdiagnoze; visas manipulācijas.</t>
   </si>
   <si>
     <t>Pārbauda, vai ar ārstu-pakalpojuma sniedzēju vai ar ārstu - nosūtītāju ir spēkā esošs līgums.
 Palīgkritērijos pārbauda, pieļaujamos nosūtītāja kategorijas precizējumus līgumā un ārsta pakalpojuma sniedzēja līguma pazīmju atbilstību uzskaites dokumenta struktūrvienībai.</t>
   </si>
   <si>
-    <t>Pārbauda, vai līgumā kādai no ārstniecības personām ir norādīts Māsas vai ārsta palīga specialitātes kategorijas precizējums</t>
-[...1 lines deleted...]
-  <si>
     <t>Pārbauda vai manipulācijas kods ir aktuālajā klasifikatorā.</t>
   </si>
   <si>
-    <t>Pārbauda pacientu grupu savietojamību. Vienlaicīgi nevar tikt uzrādītas pacientu grupas:  69 ar 78;  00 ar 101</t>
-[...264 lines deleted...]
-      <t>Pārbauda vai manipulāciju:
+    <t>Pārbauda vai manipulāciju:
 - 70001;70012-70014;70023-70071;70201-70502;70513-77330 skaits nepārsniedz 31 manipulāciju uzskaites dokumentā;
 - 70002-70009;70016;70018;70101-70110; 70503-70512 skaits nepārsniedz 1 manipulāciju uzskaites dokumentā;
-- 70011 skaits nepārsniedz 14 manipulācijas uzskaites dokumentā
-[...30 lines deleted...]
-    <t>Pārbauda stacionāra pamata uzskaites dokuenta un pielikumu datumus</t>
+- 70011 skaits nepārsniedz 14 manipulācijas uzskaites dokumentā</t>
+  </si>
+  <si>
+    <t>Pārbauda pacientu grupu savietojamību. Vienlaicīgi nevar tikt uzrādītas pacientu grupas:  69 ar 78;  00 ar 101</t>
+  </si>
+  <si>
+    <t>Pārbauda, vai uzskaites dokumentā ir norādīta kāda no pacientu grupām: 	11; 13; 54; 101; 59</t>
+  </si>
+  <si>
+    <t>Stacionēšanas gadījums vienas dienas garumā nav apmaksājams, izņemot gadījumu, ja pacients stacionēšanās laikā ir miris vai pārvests uz citu stacionāru</t>
+  </si>
+  <si>
+    <t>Pārbauda vai manipulāciju 16106;16107;16108;16100;16115 skaits nepārsniedz 1 uzskaites dokumentā</t>
+  </si>
+  <si>
+    <t>Manipulācijas 60035; 60036; 60037; 60038 neatbilstošas sekojošiem aprūpes epizodes veidiem: 1 - Akūta saslimšana vai trauma; 2 - Pirmoreiz mūžā diagnosticēta hroniska slimība; 3 - Iepriekš diagnosticētas slimības paasinājums; 4 - Profilaktiska apskate, patronāža, vakcinācija; 5 - Hroniskas slimības vai veselības stāvokļa dinamiska novērošana; 6 - Citiem iemesliem</t>
+  </si>
+  <si>
+    <t>Atļautais vienā epizodē apmeklējumu skaits  - 30</t>
   </si>
   <si>
     <r>
       <t>Pārbauda manipulāciju atbilstību pacienta vecumam:
-- no 18-120 gadiem neatbilstošas manipulācijas: 01061;01066</t>
-[...18 lines deleted...]
-      <t xml:space="preserve">
+- no 18-120 gadiem neatbilstošas manipulācijas: 05017;05021;05023-05027;05031;05035;05036;05041;05044;05045;04047;05048;05053;05102-05104;01061;01066;
 - no 0-64 gadiem neatbilstošas manupulācijas: 60444;60036;
 - no 65-120 gadiem neatbilstošas manipulācijas: 60443;60035;
 - no 0-17 gadiem neatbilstošas manipulācijas:60405;60443;
 - no 0-12 gadiem saistošas manipulācijas 41254;41255;
-- no 0-2 gadiem saistošas manipulācijas 02094;02095;02096;
+- no 0-1 gadiem saistošas manipulācijas 02094;02095;
 - no 0-29 saistoša manipulācija 02209;
 - no 0-17 gadiem saistošas manipulācijas 11069-11074;
 - no 40-64 gadiem saistošas manipulācijas 01085;01086;01087;01088;01089;
 - no 0-12 mēnešiem saistoša manipulācija 50738;
 - no 0-7 mēnešiem saistošas manipulācijas 60340;60341;60342;
 - no 0-1 mēnešiem saistoša manipulācija 01064.
 Pārbauda manipulāciju atbilstību pacienta dzimumam:
 manipulācijas</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FFFF0000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t xml:space="preserve">16143;16146 atbilst dzimumam Sieviete.
 </t>
     </r>
   </si>
   <si>
-    <r>
-[...20 lines deleted...]
-      <t>ir savietojamas ar pacientu grupu 83.
+    <t>Pārbauda diagnožu atbilstību pacieta dzimumam un vecumam:
+- Z12.3 atļauta sievietēm vecuma intervālā no 50 - 69 gadiem;
+- Z12.4 atļauta sievietēm vecuma intervālā no 25 - 70 gadiem;
+Pārbauda diagnožu atbilstību pacienta vecumam:
+- Z12.1 - atļauta vecuma intervālā no 50 - 74 gadiem
+Pārbauda diagnožu atbilstību pacienta dzimumam:
+- B26.0; C60-C63; D07.4-D07.6; D17.6; D29; D40; E29; E89.5; F52.4; I86.1; L29.1; N40-N51; Q53-Q55; R86; S31.2; S31.3; Z12.5 atbilst dzimumam Vīrietis;
+- A34; B37.3; C51-C58; C79.6; D06; D07.0-D07.3; D25-D28; D39; E28; E89.4; F52.5; F53; I86.3; L29.2; L70.5; M80.0; M80.1; M81.0; M81.1; M83.0; N70-N98; N99.2; N99.3; O00-O99; P54.6; Q50-Q52; R87; S31.4; S37.4-S37.6; T19.2; T19.3; T83.3; Y76; Z01.4; Z30.1; Z30.3; Z30.5; Z31.1; Z31.2; Z32-Z36; Z39; Z43.7; Z87.5; Z97.5 atbilst dzimumam Sieviete</t>
+  </si>
+  <si>
+    <t>Pārbauda pacientu grupu un manipulāciju atbilstību uzskaites dokumentā:
+- vai manipulācijas 60250;60251;60252;60243 ir savietojamas ar pacientu grupu 83.
 - vai 85. pacientu grupa savietojama ar manipulācijām 60259;60260;60249;60086;
 - vai pacientu grupa 55. savietojama ar manipulācijām 60010;60110;60075;
 - vai  pacientu grupa 16. savietojama ar manipulācijām 60444; 60443;
 - vai pacientu grupas NP, C19, 141., 96., 14. savietojamas ar manipulāciju 60086;
 - vai pacientu grupas 101., 135., 137. savietojamas ar manipulāciju 01068</t>
-    </r>
+  </si>
+  <si>
+    <t>Pārbauda, vai talonā ir norādīta pacientu grupa 74 un norādītā blakusdiagnoze atbilst "Profilaktisko izmeklējumu patoloģiskās atrades diagnozei"</t>
+  </si>
+  <si>
+    <t>Pārbauda, vai pakalpojuma sniedzējs ir ģimenes ārsts vai dežūrārsts, vai talonā nav norādīta tikai mājas vizīte, pacients atbilst tai iedzīvotāju grupai, kurai valsts apmaksā mājas vizīti, vai arī ir norādīta paliatīvās aprūpes diagnoze. Talons ir apmaksājams ja talonā norādīta PVA ārsta mājas vizīte pie:
+- bērniem vecumā līdz 18 gadiem (pacientu grupa 11 „Bērns līdz 18 gadu vecumam”);
+- I grupas invalīdiem (pacientu grupa 59 „1.grupas invalīds”);
+- personām, kas vecākas par 80 gadiem (pacientu grupa 60 „Personas, kas vecākas par 80 gadiem”);
+- personām, kurām nepieciešama paliatīvā aprūpe (talona pamatdiagnozei ir pazīme 12 „Paliatīva pamata diagnoze” un blakus diagnozei ir pazīme 13 „Paliatīva blakus diagnoze”);
+- mājas apstākļos mirušas personas, lai apliecinātu nāves faktu (talona manipulācijai ir pazīme 905 „PVA mājas vizītes manipulācija”);
+- pacientiem, kuriem nepieciešama ilgstoša plaušu mākslīgā ventilācija (pacientu grupa ir 83 „Pacienti, kuriem nepieciešama ilgstoša plaušu mākslīgā ventilācija”)</t>
+  </si>
+  <si>
+    <t>Pārbauda vai talons pieder OVS programmai</t>
+  </si>
+  <si>
+    <t>Pārbauda vai manipulāciju:
+- 60110; 60246; 60247; 60250-60252; 60259; 60260; 60627 skaits nepārsniedz 31 manipulāciju uzskaites dokumentā,
+- 14025 skaits nepārsniedz 30 manipulāciju uzskaites dokumentā,
+- 01061; 20015; 60085; 60443; 60444; 60075; 50470; 50471 nepārsniedz 1 manipulāciju uzskaites dokumentā,
+- 01018; 03081 nepārsniedz 6 manipulācijas uzskaites dokumentā,
+- 50342 nepārsniedz 2 manipulācijas uzskaites dokumentā</t>
+  </si>
+  <si>
+    <t>Pārbauda pacientu grupu savietojamību. Vienlaicīgi nevar tikt uzrādītas šādas pacientu grupas:
+- 55 ar 87;
+- 56 ar 135</t>
+  </si>
+  <si>
+    <t>Pārbauda, vai starpība starp jaunāko (pēdējo) uzskaites dokumentā atzīmētās manipulācijas datumu nav lielāka par  60 dienām ar dotā uzskaites dokumenta ievades datumu</t>
+  </si>
+  <si>
+    <t>Uzskaites dokumentā speciālistam n11 (zobu higiēnists) norādītas manipulācijas: 70001;70005;70101;70103;70104;70108;70109;70110;70456;70503;70504;70505;70506;70507;70508;70509;70510;70511;70513;70514;70515;70516;70922;70259;70933</t>
+  </si>
+  <si>
+    <t>4. aprūpes epizodei - Profilaktiska apskate, patronāža, vakcinācija- atbilstošie specialitātes kodi: A1510; A142: A232; P05; P07; P08; P32; P36; P39; P44; PP01; PP03; n27; n28; n72; n74; n86; PP28; PP19; n118; M74; P61;P62; n120-n124; A151-A152; P00-P03; A013-A015; P12-P16; P18-P20; P22-P25; P27-P29; P51-P5; P56; P57</t>
+  </si>
+  <si>
+    <t>Pārbauda, vai ievadīta izrakstīšanās kustība</t>
+  </si>
+  <si>
+    <t>Pārbauda vai apmeklējumu skaits nav lielāks par aprūpes epizodes dienu skaitu</t>
+  </si>
+  <si>
+    <t>Pārbauda vai aprūpes epizodes beigu datums nav vecāks par 60 dienām</t>
+  </si>
+  <si>
+    <t>Pārbauda, vai pēdējās (jaunākās) manipulācijas datums ir lielāks par ievadīšanas datumu</t>
+  </si>
+  <si>
+    <t>Aptiekas norādītā medikamenta cena neatbilst ZVA noteiktajai</t>
+  </si>
+  <si>
+    <t>Pārbauda uzskaites dokumentā pacientu grupas (81; Latvijas pilsoņu un nepilsoņu laulātie, kuriem ir termiņuzturēšanās atļauja, saņemot grūtnieču aprūpi un dzemdību palīdzību) un pacienta dzimuma saderības nodrošināšanu</t>
+  </si>
+  <si>
+    <t>Pārbauda receptē pacientu grupas (81; Latvijas pilsoņu un nepilsoņu laulātie, kuriem ir termiņuzturēšanās atļauja, saņemot grūtnieču aprūpi un dzemdību palīdzību) un pacienta dzimuma saderības nodrošināšanu</t>
   </si>
   <si>
     <t xml:space="preserve">Pārbauda manipulācijām neatbilstošas kombinācijas:
-- 01018 neatbilstošas 01061;60443;60444;60059; 60560;
-- 60059 neatbilstošas 03081;60086;
+- 01018 neatbilstošas 01061;60443;60444;03241;03242;03243;03244;
+- 60059 neatbilstošas 01018;01019;03081;03241;03242;
 - 19175 neatbilstošas 19080;19081 un 19080 neatbilstošas 19173;19081;19178;19179;
 - 19173 neatbilstošas 19161;19175;19081 un  19059 neatbilstošas 19161;19173;19175;19081;19178;19179;
 - 50735 neatbilstoša 50736;
 - 50552 neatbilstoša 50551;
 - 50151 neatbilstoša 50169;
 - 50694 neatbilstošas 50695;50743;50744 un 50695 neatbilstošas 50743;50744;
 - 50834 neatbilstošas 50836,
 - 50720;50721 un 50722 neatbilstošas 50698;50700;
 - 60071 neatbilstošas 60072;60073;60074;
 - 60447 neatbilstoša 60484;
 - 50829 neatbilstoša 50831;
 - 16144 neatbilstoša 16145;
 - 60196 neatbilstošas 60197;60198;
 - 17254 neatbilstošas 17270;17271 un 17256 neatbilsoša 17255;
 - 17001 neatbilstoša 17002;17004; un 17003 neatbilstoša 17004 un 17187 neatbilstoša 17188;
 - 17253 neatbilstošas 17252; 17254 un 17321 neatbilstoša 17325;
 - 17088 neatbilstošas 17085;17086;17087; un 17081 neatbilstoša 17082 un 17060 neatbilstoša 17062;
 - 17010 neatbilstošas 17003;17004;17015;17016;17017;17018;
 - 17020 neatbiltošas 17007;17030 un 17005 neatbilstošas 17008;17030;
 - 46999 neatbilstošas 42034;42035;42037;42039;42041;
 - 47034 un 47025 neatbilstošas 42034;42035;42037;42039;42041;
 - 40042 neatbilstošas 40010;40014 un 40043 neatbilstoša 40010;
 - 20288 neatbilstošas 20282; 20284;
 - 54016 neatbilstošas 54013;54014;
-- 60560 neatbilstoša 03081;
-[...2 lines deleted...]
-- 41203 neatbilstoša 41204
+- 01019 neatbilstošas 03241;03242;03243;03244;60059;
+- 60560;60561;60562 un 60563 neatbilstošas 01018;01019;03081;03082;03241;03242;
 </t>
   </si>
   <si>
-    <t>Atkārtoti konsultāciju taloni 30 dienu laikā</t>
-[...27 lines deleted...]
-- 70508 neatbilstošas 70509;70510.
+    <t>Spēkā stāšanās datums</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pārbauda manipulācijām neatbilstošas kombinācijas:
+- 16106 neatbilstošas 16107; 16108; 16115;
+- 16107 neatbilstošas 16108; 16115;
+- 16108 neatbilstošas 16115
 </t>
-    </r>
+  </si>
+  <si>
+    <t>Vadības informācijas sistēmā aktīvo pamatpārbaužu saraksts</t>
+  </si>
+  <si>
+    <t>Vadības informācijas sistēmā aktīvo loģisko pārbaužu saraksts</t>
+  </si>
+  <si>
+    <t>Loģiskās pārbaudes Nr. VIS</t>
+  </si>
+  <si>
+    <t>Pamata pārbaudes Nr. VIS</t>
+  </si>
+  <si>
+    <t>Atļautais epizodes ilgums - 30 dienas</t>
+  </si>
+  <si>
+    <t>Nr. p.k.</t>
+  </si>
+  <si>
+    <t>Pārbauda receptes rezultējošo statusu – ja receptes rezultējošais status nav „OK” un to uzstādījusi loģiskā pārbaude „N18.0, nefrologs, Z49.2 un Z99.2” pārbaudot izrakstīto medikamentu, tad loģiskā pārbaude uzstāda receptes statusu tādu, kā norādīts rezultējošā statusā</t>
+  </si>
+  <si>
+    <t>Pārbauda receptes derīgumu pēc intervāla no pacienta dzimšanas datuma, kuram ir nepilns personas kods. Pārbauda pacienta vecumu</t>
+  </si>
+  <si>
+    <t>Recepšu derīguma pārbaude pēc intervāla no pacienta dzimšanas datuma, kuram ir nepilns personas kods</t>
+  </si>
+  <si>
+    <t>Pārbauda receptes rezultējošo satusu – ja tas nav „OK” un šo statusu uzstādījusi kāda no loģiskajām pārbaudēm: „Izrakstījušai iestādei nav līguma ar AN”, „Ārstam nav līguma ar AN” vai „Ārstam nav līguma norādītajā specialitātē”</t>
+  </si>
+  <si>
+    <t>Pārbauda, vai uzskaites dokumentā ir apmaksājama mājas vizīte, ja uzskaites dokumentā ir norādīta kāda no sekojošām vizītēm:
+- psihiatra mājas vizītes pie psihiatriskiem slimniekiem (pakalpojuma sniedzēja specialitāte P19 „psihiatrs”, A191 „bērnu psihiatrs” un  P64 - „bērnu psihiatrs”; pacientu grupa 05 „Psihiatriska ārstēšanās”; pamatdiagnozei ir pazīme 14 „Psihiatriskā diagnoze”);
+- speciālista mājas vizītes pie pacientiem, kuriem nepieciešama ilgstoša plaušu mākslīgā ventilācija (pacientu grupa ir 83 „Pacienti, kuriem nepieciešama ilgstoša plaušu mākslīgā ventilācija”);
+- speciālista mājas vizīte (pakalpojums), ja pakalpojuma sniedzēja specialitāte ir T01, T02, T04, T05 un speciālista mājas vizīte (pakalpojums un pacienta iemaksa), ja pakalpojuma sniedzēja specialitāte ir P54. T01, T02, T04, T05 specialitātēm pacienta iemaksa vienmēr tiek rēķināta pēc „Standarta pacientu grupa”, ignorējot pārējās.
+Ja nav neviena no minētajām speciālista vizītēm, tad rēķintalonam tiek pielietots loģiskās pārbaudes rezultējošais statuss un kļūdas paziņojums – “APN-00154 : Dotā SAVA mājas vizīte ir maksas pakalpojums!”</t>
+  </si>
+  <si>
+    <t>Pārbaudei Nr.116; Ārsta rezultējošais statuss ir "Pārskatīšanai"!</t>
+  </si>
+  <si>
+    <t xml:space="preserve">* SPANS - stacionāro pakalpojumu apmaksas norēķinu sistēma; APANS - ambulatoro pakalpojumu apmaksas norēķinu sistēma; ZPANS - zobārstniecības pakalpojumu apmaksas norēķinu sistēma; KMANS - kompensējamo medikamentu apmaksas norēķinu sistēma                                                                                                                                                                                                                                                                                                                                                                                                                                                                                      </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Times New Roman"/>
       <family val="1"/>
@@ -1600,283 +1274,213 @@
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
-      <sz val="9"/>
-[...2 lines deleted...]
-      <family val="1"/>
+      <sz val="11"/>
+      <name val="Arial"/>
+      <family val="2"/>
       <charset val="186"/>
-    </font>
-[...19 lines deleted...]
-      <family val="1"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...37 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
-    </xf>
-[...19 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Parasts" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
@@ -2156,4942 +1760,4600 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet5">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H125"/>
+  <dimension ref="A1:H128"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="L3" sqref="L3"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="F4" sqref="F4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="3.26953125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11" style="2" customWidth="1"/>
     <col min="3" max="3" width="10" style="2" customWidth="1"/>
     <col min="4" max="4" width="9.81640625" style="2" customWidth="1"/>
     <col min="5" max="5" width="16.1796875" style="2" customWidth="1"/>
     <col min="6" max="6" width="20.81640625" style="2" customWidth="1"/>
     <col min="7" max="7" width="13.1796875" style="2" customWidth="1"/>
     <col min="8" max="8" width="45.1796875" style="2" customWidth="1"/>
     <col min="9" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="4" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
-      <c r="B1" s="41" t="s">
-[...7 lines deleted...]
-      <c r="H1" s="41"/>
+      <c r="B1" s="38" t="s">
+        <v>341</v>
+      </c>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="38"/>
+      <c r="H1" s="38"/>
     </row>
     <row r="2" spans="1:8" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
     </row>
     <row r="3" spans="1:8" s="6" customFormat="1" ht="57.5" x14ac:dyDescent="0.25">
-      <c r="A3" s="33" t="s">
-        <v>371</v>
+      <c r="A3" s="37" t="s">
+        <v>346</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="8" t="s">
-        <v>369</v>
+        <v>344</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E3" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F3" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G3" s="8" t="s">
         <v>4</v>
       </c>
       <c r="H3" s="8" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:8" s="4" customFormat="1" ht="23" x14ac:dyDescent="0.25">
-      <c r="A4" s="20">
+      <c r="A4" s="21">
         <v>1</v>
       </c>
       <c r="B4" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="9">
         <v>12</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="H4" s="19" t="s">
+      <c r="H4" s="20" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:8" s="4" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="20">
+      <c r="A5" s="21">
         <v>2</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="9">
         <v>13</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="4" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="20">
+      <c r="A6" s="21">
         <v>3</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="9">
         <v>14</v>
       </c>
       <c r="D6" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G6" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H6" s="10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:8" s="4" customFormat="1" ht="23" x14ac:dyDescent="0.25">
-      <c r="A7" s="20">
+      <c r="A7" s="21">
         <v>4</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="9">
         <v>16</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="9" t="s">
         <v>17</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G7" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="H7" s="19" t="s">
+      <c r="H7" s="20" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:8" s="4" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="20">
+      <c r="A8" s="21">
         <v>5</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="9">
         <v>17</v>
       </c>
       <c r="D8" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>12</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>20</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H8" s="10" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:8" s="4" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="20">
+      <c r="A9" s="21">
         <v>6</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="9">
         <v>18</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>12</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H9" s="10" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:8" s="4" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="20">
+      <c r="A10" s="21">
         <v>7</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C10" s="9">
         <v>19</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>24</v>
       </c>
       <c r="F10" s="9" t="s">
         <v>25</v>
       </c>
       <c r="G10" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H10" s="10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:8" s="4" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="20">
+      <c r="A11" s="21">
         <v>8</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="9">
         <v>20</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>27</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>28</v>
       </c>
       <c r="G11" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H11" s="10" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:8" s="4" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="20">
+      <c r="A12" s="21">
         <v>9</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C12" s="9">
         <v>21</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>9</v>
       </c>
       <c r="G12" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H12" s="10" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:8" s="4" customFormat="1" ht="23" x14ac:dyDescent="0.25">
-      <c r="A13" s="20">
+      <c r="A13" s="21">
         <v>10</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="11">
         <v>22</v>
       </c>
       <c r="D13" s="11" t="s">
         <v>30</v>
       </c>
       <c r="E13" s="11" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="11" t="s">
         <v>34</v>
       </c>
       <c r="G13" s="11" t="s">
         <v>10</v>
       </c>
       <c r="H13" s="12" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="14" spans="1:8" s="4" customFormat="1" ht="23" x14ac:dyDescent="0.25">
-      <c r="A14" s="20">
+      <c r="A14" s="21">
         <v>11</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C14" s="9">
         <v>23</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>36</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>24</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>25</v>
       </c>
       <c r="G14" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H14" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:8" s="4" customFormat="1" ht="23" x14ac:dyDescent="0.25">
-      <c r="A15" s="20">
+      <c r="A15" s="21">
         <v>12</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C15" s="9">
         <v>24</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>36</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>38</v>
       </c>
       <c r="G15" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H15" s="10" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="16" spans="1:8" s="4" customFormat="1" ht="23" x14ac:dyDescent="0.25">
-      <c r="A16" s="20">
+      <c r="A16" s="21">
         <v>13</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="9">
         <v>25</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>38</v>
       </c>
       <c r="G16" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H16" s="10" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="17" spans="1:8" s="4" customFormat="1" ht="23" x14ac:dyDescent="0.25">
-      <c r="A17" s="20">
+      <c r="A17" s="21">
         <v>14</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="9">
         <v>26</v>
       </c>
       <c r="D17" s="9" t="s">
         <v>36</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>42</v>
       </c>
       <c r="G17" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H17" s="10" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="18" spans="1:8" s="4" customFormat="1" ht="23" x14ac:dyDescent="0.25">
-      <c r="A18" s="20">
+      <c r="A18" s="21">
         <v>15</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C18" s="9">
         <v>27</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>36</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>44</v>
       </c>
       <c r="G18" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H18" s="10" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="19" spans="1:8" s="4" customFormat="1" ht="23" x14ac:dyDescent="0.25">
-      <c r="A19" s="20">
+      <c r="A19" s="21">
         <v>16</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C19" s="9">
         <v>28</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>36</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>38</v>
       </c>
       <c r="G19" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H19" s="10" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="20" spans="1:8" s="4" customFormat="1" ht="23" x14ac:dyDescent="0.25">
-      <c r="A20" s="20">
+      <c r="A20" s="21">
         <v>17</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="9">
         <v>29</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>36</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>24</v>
       </c>
       <c r="F20" s="9" t="s">
         <v>38</v>
       </c>
       <c r="G20" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H20" s="10" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="21" spans="1:8" s="4" customFormat="1" ht="23" x14ac:dyDescent="0.25">
-      <c r="A21" s="20">
+      <c r="A21" s="21">
         <v>18</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C21" s="9">
         <v>30</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>36</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>12</v>
       </c>
       <c r="F21" s="9" t="s">
         <v>48</v>
       </c>
       <c r="G21" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H21" s="10" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="22" spans="1:8" s="4" customFormat="1" ht="23" x14ac:dyDescent="0.25">
-      <c r="A22" s="20">
+      <c r="A22" s="21">
         <v>19</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C22" s="9">
         <v>31</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>36</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>12</v>
       </c>
       <c r="F22" s="9" t="s">
         <v>50</v>
       </c>
       <c r="G22" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H22" s="10" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="23" spans="1:8" s="4" customFormat="1" ht="23" x14ac:dyDescent="0.25">
-      <c r="A23" s="20">
+      <c r="A23" s="21">
         <v>20</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C23" s="9">
         <v>32</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>36</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>12</v>
       </c>
       <c r="F23" s="9" t="s">
         <v>52</v>
       </c>
       <c r="G23" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H23" s="10" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="24" spans="1:8" s="4" customFormat="1" ht="23" x14ac:dyDescent="0.25">
-      <c r="A24" s="20">
+      <c r="A24" s="21">
         <v>21</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C24" s="9">
         <v>33</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>36</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F24" s="9" t="s">
         <v>54</v>
       </c>
       <c r="G24" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H24" s="10" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="25" spans="1:8" s="4" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="20">
+      <c r="A25" s="21">
         <v>22</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C25" s="9">
         <v>34</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>24</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>56</v>
       </c>
       <c r="G25" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H25" s="10" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="26" spans="1:8" s="4" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="20">
+      <c r="A26" s="21">
         <v>23</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C26" s="9">
         <v>35</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>24</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>58</v>
       </c>
       <c r="G26" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H26" s="10" t="s">
-        <v>358</v>
+        <v>331</v>
       </c>
     </row>
     <row r="27" spans="1:8" s="4" customFormat="1" ht="23" x14ac:dyDescent="0.25">
-      <c r="A27" s="20">
+      <c r="A27" s="21">
         <v>24</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C27" s="9">
         <v>36</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>17</v>
       </c>
       <c r="F27" s="9" t="s">
         <v>59</v>
       </c>
       <c r="G27" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H27" s="10" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="28" spans="1:8" s="4" customFormat="1" ht="23" x14ac:dyDescent="0.25">
-      <c r="A28" s="20">
+      <c r="A28" s="21">
         <v>25</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C28" s="9">
         <v>37</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>36</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F28" s="9" t="s">
         <v>62</v>
       </c>
       <c r="G28" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H28" s="10" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="29" spans="1:8" s="7" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="20">
+      <c r="A29" s="21">
         <v>26</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C29" s="9">
         <v>38</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F29" s="9" t="s">
         <v>65</v>
       </c>
       <c r="G29" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H29" s="10" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="30" spans="1:8" s="4" customFormat="1" ht="23" x14ac:dyDescent="0.25">
-      <c r="A30" s="20">
+      <c r="A30" s="21">
         <v>27</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C30" s="9">
         <v>39</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F30" s="9" t="s">
         <v>67</v>
       </c>
       <c r="G30" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="H30" s="19" t="s">
+      <c r="H30" s="20" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="31" spans="1:8" s="4" customFormat="1" ht="23" x14ac:dyDescent="0.25">
-      <c r="A31" s="20">
+      <c r="A31" s="21">
         <v>28</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C31" s="9">
         <v>40</v>
       </c>
       <c r="D31" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F31" s="9" t="s">
         <v>69</v>
       </c>
       <c r="G31" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H31" s="10" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="32" spans="1:8" s="4" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="20">
+      <c r="A32" s="21">
         <v>29</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C32" s="9">
         <v>41</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>24</v>
       </c>
       <c r="F32" s="9" t="s">
         <v>71</v>
       </c>
       <c r="G32" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H32" s="10" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="33" spans="1:8" s="4" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="20">
+      <c r="A33" s="21">
         <v>30</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C33" s="9">
         <v>42</v>
       </c>
       <c r="D33" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>24</v>
       </c>
       <c r="F33" s="9" t="s">
         <v>73</v>
       </c>
       <c r="G33" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H33" s="10" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="34" spans="1:8" s="4" customFormat="1" ht="23" x14ac:dyDescent="0.25">
-      <c r="A34" s="20">
+      <c r="A34" s="21">
         <v>31</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C34" s="9">
         <v>43</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F34" s="9" t="s">
         <v>76</v>
       </c>
       <c r="G34" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="H34" s="19" t="s">
+      <c r="H34" s="20" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="35" spans="1:8" s="4" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="20">
+      <c r="A35" s="21">
         <v>32</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C35" s="9">
         <v>44</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>78</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>20</v>
       </c>
       <c r="G35" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H35" s="10" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="36" spans="1:8" s="4" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="20">
+      <c r="A36" s="21">
         <v>33</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C36" s="9">
         <v>45</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F36" s="9" t="s">
         <v>80</v>
       </c>
       <c r="G36" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H36" s="10" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="37" spans="1:8" s="4" customFormat="1" ht="23" x14ac:dyDescent="0.25">
-      <c r="A37" s="20">
+      <c r="A37" s="21">
         <v>34</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C37" s="9">
         <v>46</v>
       </c>
       <c r="D37" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F37" s="9" t="s">
         <v>83</v>
       </c>
       <c r="G37" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="H37" s="28" t="s">
+      <c r="H37" s="30" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="38" spans="1:8" s="7" customFormat="1" ht="23" x14ac:dyDescent="0.25">
-      <c r="A38" s="20">
+      <c r="A38" s="21">
         <v>35</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C38" s="9">
         <v>47</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F38" s="9" t="s">
         <v>85</v>
       </c>
       <c r="G38" s="9" t="s">
         <v>86</v>
       </c>
-      <c r="H38" s="28" t="s">
+      <c r="H38" s="30" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="39" spans="1:8" s="4" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="20">
+      <c r="A39" s="21">
         <v>36</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C39" s="9">
         <v>52</v>
       </c>
       <c r="D39" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>24</v>
       </c>
       <c r="F39" s="9" t="s">
         <v>83</v>
       </c>
       <c r="G39" s="9" t="s">
         <v>86</v>
       </c>
       <c r="H39" s="10" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="40" spans="1:8" s="4" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="20">
+      <c r="A40" s="21">
         <v>37</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C40" s="9">
         <v>53</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>89</v>
       </c>
       <c r="F40" s="9" t="s">
         <v>90</v>
       </c>
       <c r="G40" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H40" s="10" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="41" spans="1:8" s="4" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="20">
+      <c r="A41" s="21">
         <v>38</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C41" s="9">
         <v>54</v>
       </c>
       <c r="D41" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G41" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H41" s="10" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:8" s="4" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="20">
+      <c r="A42" s="21">
         <v>39</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C42" s="9">
         <v>55</v>
       </c>
       <c r="D42" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>27</v>
       </c>
       <c r="F42" s="9" t="s">
         <v>28</v>
       </c>
       <c r="G42" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H42" s="10" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="43" spans="1:8" s="4" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="20">
+      <c r="A43" s="21">
         <v>40</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C43" s="9">
         <v>56</v>
       </c>
       <c r="D43" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F43" s="9" t="s">
         <v>34</v>
       </c>
       <c r="G43" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H43" s="10" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="44" spans="1:8" s="4" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="20">
+      <c r="A44" s="21">
         <v>41</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C44" s="9">
         <v>57</v>
       </c>
       <c r="D44" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F44" s="9" t="s">
         <v>34</v>
       </c>
       <c r="G44" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H44" s="10" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="45" spans="1:8" s="4" customFormat="1" ht="23" x14ac:dyDescent="0.25">
-      <c r="A45" s="20">
+      <c r="A45" s="21">
         <v>42</v>
       </c>
       <c r="B45" s="11" t="s">
         <v>6</v>
       </c>
       <c r="C45" s="11">
         <v>58</v>
       </c>
       <c r="D45" s="11" t="s">
         <v>30</v>
       </c>
       <c r="E45" s="11" t="s">
         <v>33</v>
       </c>
       <c r="F45" s="11" t="s">
         <v>34</v>
       </c>
       <c r="G45" s="11" t="s">
         <v>10</v>
       </c>
       <c r="H45" s="12" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="46" spans="1:8" s="4" customFormat="1" ht="23" x14ac:dyDescent="0.25">
-      <c r="A46" s="20">
+      <c r="A46" s="21">
         <v>43</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C46" s="9">
         <v>59</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F46" s="9" t="s">
         <v>34</v>
       </c>
       <c r="G46" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H46" s="10" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="47" spans="1:8" s="4" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="20">
+      <c r="A47" s="21">
         <v>44</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C47" s="9">
         <v>60</v>
       </c>
       <c r="D47" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>24</v>
       </c>
       <c r="F47" s="9" t="s">
         <v>99</v>
       </c>
       <c r="G47" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H47" s="10" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="48" spans="1:8" s="4" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="20">
+      <c r="A48" s="21">
         <v>45</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C48" s="9">
         <v>61</v>
       </c>
       <c r="D48" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>27</v>
       </c>
       <c r="F48" s="9" t="s">
         <v>101</v>
       </c>
       <c r="G48" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H48" s="10" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="49" spans="1:8" s="4" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="20">
+      <c r="A49" s="21">
         <v>46</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C49" s="9">
         <v>62</v>
       </c>
       <c r="D49" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>103</v>
       </c>
       <c r="F49" s="9" t="s">
         <v>104</v>
       </c>
       <c r="G49" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H49" s="10" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="50" spans="1:8" s="4" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="20">
+      <c r="A50" s="21">
         <v>47</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C50" s="9">
         <v>64</v>
       </c>
       <c r="D50" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F50" s="9" t="s">
         <v>34</v>
       </c>
       <c r="G50" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H50" s="10" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="51" spans="1:8" s="4" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="20">
+      <c r="A51" s="21">
         <v>48</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C51" s="9">
         <v>65</v>
       </c>
       <c r="D51" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F51" s="9" t="s">
         <v>107</v>
       </c>
       <c r="G51" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H51" s="10" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="52" spans="1:8" s="4" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="20">
+      <c r="A52" s="21">
         <v>49</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C52" s="9">
         <v>67</v>
       </c>
       <c r="D52" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F52" s="9" t="s">
         <v>109</v>
       </c>
       <c r="G52" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H52" s="10" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="53" spans="1:8" s="4" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="20">
+      <c r="A53" s="21">
         <v>50</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C53" s="9">
         <v>68</v>
       </c>
       <c r="D53" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F53" s="9" t="s">
         <v>99</v>
       </c>
       <c r="G53" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H53" s="10" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="54" spans="1:8" s="4" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="20">
+      <c r="A54" s="21">
         <v>51</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C54" s="9">
         <v>69</v>
       </c>
       <c r="D54" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F54" s="9" t="s">
         <v>112</v>
       </c>
       <c r="G54" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H54" s="10" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="55" spans="1:8" s="4" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="20">
+      <c r="A55" s="21">
         <v>52</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C55" s="9">
         <v>70</v>
       </c>
       <c r="D55" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F55" s="9" t="s">
         <v>114</v>
       </c>
       <c r="G55" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H55" s="10" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="56" spans="1:8" s="4" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="20">
+      <c r="A56" s="21">
         <v>53</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C56" s="9">
         <v>72</v>
       </c>
       <c r="D56" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E56" s="9" t="s">
         <v>116</v>
       </c>
       <c r="F56" s="9" t="s">
         <v>117</v>
       </c>
       <c r="G56" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H56" s="10" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="57" spans="1:8" s="4" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="20">
+      <c r="A57" s="21">
         <v>54</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C57" s="9">
         <v>199</v>
       </c>
       <c r="D57" s="9" t="s">
         <v>36</v>
       </c>
       <c r="E57" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F57" s="9" t="s">
         <v>119</v>
       </c>
       <c r="G57" s="9" t="s">
         <v>86</v>
       </c>
       <c r="H57" s="10" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="58" spans="1:8" s="4" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A58" s="20">
+      <c r="A58" s="21">
         <v>55</v>
       </c>
       <c r="B58" s="13" t="s">
         <v>6</v>
       </c>
       <c r="C58" s="13">
         <v>232</v>
       </c>
       <c r="D58" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E58" s="13" t="s">
         <v>12</v>
       </c>
       <c r="F58" s="13" t="s">
         <v>121</v>
       </c>
       <c r="G58" s="13" t="s">
         <v>10</v>
       </c>
       <c r="H58" s="14" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="59" spans="1:8" s="4" customFormat="1" ht="23" x14ac:dyDescent="0.25">
-      <c r="A59" s="20">
+      <c r="A59" s="21">
         <v>56</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C59" s="9">
         <v>238</v>
       </c>
       <c r="D59" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E59" s="9" t="s">
         <v>24</v>
       </c>
       <c r="F59" s="15" t="s">
         <v>25</v>
       </c>
       <c r="G59" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="H59" s="18" t="s">
+      <c r="H59" s="19" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="60" spans="1:8" s="4" customFormat="1" ht="23" x14ac:dyDescent="0.25">
-      <c r="A60" s="20">
+      <c r="A60" s="21">
         <v>57</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C60" s="9">
         <v>235</v>
       </c>
       <c r="D60" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E60" s="9" t="s">
         <v>12</v>
       </c>
       <c r="F60" s="15" t="s">
         <v>124</v>
       </c>
       <c r="G60" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="H60" s="18" t="s">
+      <c r="H60" s="19" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="61" spans="1:8" s="4" customFormat="1" ht="23" x14ac:dyDescent="0.25">
-      <c r="A61" s="20">
+      <c r="A61" s="21">
         <v>58</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C61" s="9">
         <v>234</v>
       </c>
       <c r="D61" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E61" s="9" t="s">
         <v>12</v>
       </c>
       <c r="F61" s="9" t="s">
         <v>126</v>
       </c>
       <c r="G61" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="H61" s="18" t="s">
+      <c r="H61" s="19" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="23" x14ac:dyDescent="0.3">
-      <c r="A62" s="20">
+      <c r="A62" s="21">
         <v>59</v>
       </c>
       <c r="B62" s="15" t="s">
         <v>128</v>
       </c>
       <c r="C62" s="15">
         <v>74</v>
       </c>
       <c r="D62" s="15" t="s">
         <v>36</v>
       </c>
       <c r="E62" s="9" t="s">
         <v>129</v>
       </c>
       <c r="F62" s="9" t="s">
         <v>130</v>
       </c>
       <c r="G62" s="15" t="s">
         <v>86</v>
       </c>
       <c r="H62" s="10" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="23" x14ac:dyDescent="0.3">
-      <c r="A63" s="20">
+      <c r="A63" s="21">
         <v>60</v>
       </c>
       <c r="B63" s="15" t="s">
         <v>128</v>
       </c>
       <c r="C63" s="15">
         <v>75</v>
       </c>
       <c r="D63" s="15" t="s">
         <v>7</v>
       </c>
       <c r="E63" s="9" t="s">
         <v>129</v>
       </c>
       <c r="F63" s="9" t="s">
         <v>132</v>
       </c>
       <c r="G63" s="15" t="s">
         <v>86</v>
       </c>
       <c r="H63" s="10" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="23" x14ac:dyDescent="0.3">
-      <c r="A64" s="20">
+      <c r="A64" s="21">
         <v>61</v>
       </c>
       <c r="B64" s="15" t="s">
         <v>128</v>
       </c>
       <c r="C64" s="15">
         <v>76</v>
       </c>
       <c r="D64" s="15" t="s">
         <v>7</v>
       </c>
       <c r="E64" s="9" t="s">
         <v>129</v>
       </c>
       <c r="F64" s="9" t="s">
         <v>134</v>
       </c>
       <c r="G64" s="15" t="s">
         <v>86</v>
       </c>
       <c r="H64" s="10" t="s">
         <v>135</v>
       </c>
     </row>
-    <row r="65" spans="1:8" ht="23" x14ac:dyDescent="0.3">
-      <c r="A65" s="20">
+    <row r="65" spans="1:8" ht="34.5" x14ac:dyDescent="0.3">
+      <c r="A65" s="21">
         <v>62</v>
       </c>
       <c r="B65" s="15" t="s">
         <v>128</v>
       </c>
       <c r="C65" s="15">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D65" s="15" t="s">
         <v>7</v>
       </c>
       <c r="E65" s="9" t="s">
         <v>129</v>
       </c>
       <c r="F65" s="9" t="s">
         <v>136</v>
       </c>
       <c r="G65" s="15" t="s">
         <v>86</v>
       </c>
-      <c r="H65" s="28" t="s">
+      <c r="H65" s="10" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="23" x14ac:dyDescent="0.3">
-      <c r="A66" s="20">
+      <c r="A66" s="21">
         <v>63</v>
       </c>
       <c r="B66" s="15" t="s">
         <v>128</v>
       </c>
       <c r="C66" s="15">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D66" s="15" t="s">
         <v>7</v>
       </c>
       <c r="E66" s="9" t="s">
         <v>129</v>
       </c>
       <c r="F66" s="9" t="s">
         <v>138</v>
       </c>
       <c r="G66" s="15" t="s">
         <v>86</v>
       </c>
-      <c r="H66" s="28" t="s">
+      <c r="H66" s="30" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="23" x14ac:dyDescent="0.3">
-      <c r="A67" s="20">
+      <c r="A67" s="21">
         <v>64</v>
       </c>
       <c r="B67" s="15" t="s">
         <v>128</v>
       </c>
       <c r="C67" s="15">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="D67" s="15" t="s">
         <v>7</v>
       </c>
       <c r="E67" s="9" t="s">
         <v>129</v>
       </c>
       <c r="F67" s="9" t="s">
         <v>140</v>
       </c>
       <c r="G67" s="15" t="s">
         <v>86</v>
       </c>
-      <c r="H67" s="28" t="s">
+      <c r="H67" s="30" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="23" x14ac:dyDescent="0.3">
-      <c r="A68" s="20">
+      <c r="A68" s="21">
         <v>65</v>
       </c>
       <c r="B68" s="15" t="s">
         <v>128</v>
       </c>
       <c r="C68" s="15">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="D68" s="15" t="s">
         <v>7</v>
       </c>
       <c r="E68" s="9" t="s">
         <v>129</v>
       </c>
       <c r="F68" s="9" t="s">
         <v>142</v>
       </c>
       <c r="G68" s="15" t="s">
         <v>86</v>
       </c>
-      <c r="H68" s="28" t="s">
+      <c r="H68" s="30" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="23" x14ac:dyDescent="0.3">
-      <c r="A69" s="20">
+      <c r="A69" s="21">
         <v>66</v>
       </c>
       <c r="B69" s="15" t="s">
         <v>128</v>
       </c>
       <c r="C69" s="15">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="D69" s="15" t="s">
         <v>7</v>
       </c>
       <c r="E69" s="9" t="s">
         <v>129</v>
       </c>
       <c r="F69" s="9" t="s">
-        <v>18</v>
+        <v>144</v>
       </c>
       <c r="G69" s="15" t="s">
         <v>86</v>
       </c>
-      <c r="H69" s="28" t="s">
-        <v>144</v>
+      <c r="H69" s="30" t="s">
+        <v>145</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="23" x14ac:dyDescent="0.3">
-      <c r="A70" s="20">
+      <c r="A70" s="21">
         <v>67</v>
       </c>
       <c r="B70" s="15" t="s">
         <v>128</v>
       </c>
       <c r="C70" s="15">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="D70" s="15" t="s">
         <v>7</v>
       </c>
       <c r="E70" s="9" t="s">
         <v>129</v>
       </c>
       <c r="F70" s="9" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="G70" s="15" t="s">
         <v>86</v>
       </c>
-      <c r="H70" s="10" t="s">
-        <v>146</v>
+      <c r="H70" s="30" t="s">
+        <v>147</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="23" x14ac:dyDescent="0.3">
-      <c r="A71" s="20">
+      <c r="A71" s="21">
         <v>68</v>
       </c>
       <c r="B71" s="15" t="s">
         <v>128</v>
       </c>
       <c r="C71" s="15">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="D71" s="15" t="s">
         <v>7</v>
       </c>
       <c r="E71" s="9" t="s">
         <v>129</v>
       </c>
       <c r="F71" s="9" t="s">
-        <v>147</v>
+        <v>18</v>
       </c>
       <c r="G71" s="15" t="s">
         <v>86</v>
       </c>
-      <c r="H71" s="28" t="s">
+      <c r="H71" s="30" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="23" x14ac:dyDescent="0.3">
-      <c r="A72" s="20">
+      <c r="A72" s="21">
         <v>69</v>
       </c>
       <c r="B72" s="15" t="s">
         <v>128</v>
       </c>
       <c r="C72" s="15">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="D72" s="15" t="s">
         <v>7</v>
       </c>
       <c r="E72" s="9" t="s">
         <v>129</v>
       </c>
       <c r="F72" s="9" t="s">
         <v>149</v>
       </c>
       <c r="G72" s="15" t="s">
         <v>86</v>
       </c>
       <c r="H72" s="10" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="23" x14ac:dyDescent="0.3">
-      <c r="A73" s="20">
+      <c r="A73" s="21">
         <v>70</v>
       </c>
       <c r="B73" s="15" t="s">
         <v>128</v>
       </c>
       <c r="C73" s="15">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="D73" s="15" t="s">
         <v>7</v>
       </c>
       <c r="E73" s="9" t="s">
         <v>129</v>
       </c>
       <c r="F73" s="9" t="s">
         <v>151</v>
       </c>
       <c r="G73" s="15" t="s">
         <v>86</v>
       </c>
-      <c r="H73" s="10" t="s">
+      <c r="H73" s="30" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="23" x14ac:dyDescent="0.3">
-      <c r="A74" s="20">
+      <c r="A74" s="21">
         <v>71</v>
       </c>
       <c r="B74" s="15" t="s">
         <v>128</v>
       </c>
       <c r="C74" s="15">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="D74" s="15" t="s">
         <v>7</v>
       </c>
       <c r="E74" s="9" t="s">
         <v>129</v>
       </c>
       <c r="F74" s="9" t="s">
         <v>153</v>
       </c>
       <c r="G74" s="15" t="s">
-        <v>10</v>
+        <v>86</v>
       </c>
       <c r="H74" s="10" t="s">
         <v>154</v>
       </c>
     </row>
-    <row r="75" spans="1:8" ht="34.5" x14ac:dyDescent="0.3">
-      <c r="A75" s="20">
+    <row r="75" spans="1:8" ht="23" x14ac:dyDescent="0.3">
+      <c r="A75" s="21">
         <v>72</v>
       </c>
       <c r="B75" s="15" t="s">
         <v>128</v>
       </c>
       <c r="C75" s="15">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="D75" s="15" t="s">
         <v>7</v>
       </c>
       <c r="E75" s="9" t="s">
         <v>129</v>
       </c>
       <c r="F75" s="9" t="s">
         <v>155</v>
       </c>
       <c r="G75" s="15" t="s">
-        <v>10</v>
+        <v>86</v>
       </c>
       <c r="H75" s="10" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="23" x14ac:dyDescent="0.3">
-      <c r="A76" s="20">
+      <c r="A76" s="21">
         <v>73</v>
       </c>
       <c r="B76" s="15" t="s">
         <v>128</v>
       </c>
       <c r="C76" s="15">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="D76" s="15" t="s">
         <v>7</v>
       </c>
       <c r="E76" s="9" t="s">
         <v>129</v>
       </c>
       <c r="F76" s="9" t="s">
         <v>157</v>
       </c>
       <c r="G76" s="15" t="s">
         <v>10</v>
       </c>
       <c r="H76" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="23" x14ac:dyDescent="0.3">
-      <c r="A77" s="20">
+      <c r="A77" s="21">
         <v>74</v>
       </c>
       <c r="B77" s="15" t="s">
         <v>128</v>
       </c>
       <c r="C77" s="15">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="D77" s="15" t="s">
         <v>7</v>
       </c>
       <c r="E77" s="9" t="s">
+        <v>129</v>
+      </c>
+      <c r="F77" s="9" t="s">
         <v>159</v>
       </c>
-      <c r="F77" s="9" t="s">
+      <c r="G77" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="H77" s="10" t="s">
         <v>160</v>
       </c>
-      <c r="G77" s="15" t="s">
-[...7 lines deleted...]
-      <c r="A78" s="20">
+    </row>
+    <row r="78" spans="1:8" ht="34.5" x14ac:dyDescent="0.3">
+      <c r="A78" s="21">
         <v>75</v>
       </c>
       <c r="B78" s="15" t="s">
         <v>128</v>
       </c>
       <c r="C78" s="15">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="D78" s="15" t="s">
         <v>7</v>
       </c>
       <c r="E78" s="9" t="s">
-        <v>159</v>
+        <v>129</v>
       </c>
       <c r="F78" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="G78" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="H78" s="10" t="s">
         <v>162</v>
       </c>
-      <c r="G78" s="15" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="79" spans="1:8" ht="23" x14ac:dyDescent="0.3">
-      <c r="A79" s="20">
+      <c r="A79" s="21">
         <v>76</v>
       </c>
       <c r="B79" s="15" t="s">
         <v>128</v>
       </c>
       <c r="C79" s="15">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="D79" s="15" t="s">
         <v>7</v>
       </c>
       <c r="E79" s="9" t="s">
-        <v>159</v>
+        <v>129</v>
       </c>
       <c r="F79" s="9" t="s">
+        <v>163</v>
+      </c>
+      <c r="G79" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="H79" s="10" t="s">
         <v>164</v>
       </c>
-      <c r="G79" s="15" t="s">
-[...7 lines deleted...]
-      <c r="A80" s="20">
+    </row>
+    <row r="80" spans="1:8" ht="23" x14ac:dyDescent="0.3">
+      <c r="A80" s="21">
         <v>77</v>
       </c>
       <c r="B80" s="15" t="s">
         <v>128</v>
       </c>
       <c r="C80" s="15">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="D80" s="15" t="s">
         <v>7</v>
       </c>
       <c r="E80" s="9" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="F80" s="9" t="s">
         <v>166</v>
       </c>
       <c r="G80" s="15" t="s">
         <v>86</v>
       </c>
       <c r="H80" s="10" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="23" x14ac:dyDescent="0.3">
-      <c r="A81" s="20">
+      <c r="A81" s="21">
         <v>78</v>
       </c>
       <c r="B81" s="15" t="s">
         <v>128</v>
       </c>
       <c r="C81" s="15">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="D81" s="15" t="s">
         <v>7</v>
       </c>
       <c r="E81" s="9" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="F81" s="9" t="s">
         <v>168</v>
       </c>
       <c r="G81" s="15" t="s">
         <v>10</v>
       </c>
       <c r="H81" s="10" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="23" x14ac:dyDescent="0.3">
-      <c r="A82" s="20">
+      <c r="A82" s="21">
         <v>79</v>
       </c>
       <c r="B82" s="15" t="s">
         <v>128</v>
       </c>
       <c r="C82" s="15">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="D82" s="15" t="s">
         <v>7</v>
       </c>
       <c r="E82" s="9" t="s">
+        <v>165</v>
+      </c>
+      <c r="F82" s="9" t="s">
         <v>170</v>
       </c>
-      <c r="F82" s="9" t="s">
+      <c r="G82" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="H82" s="10" t="s">
         <v>171</v>
       </c>
-      <c r="G82" s="15" t="s">
-[...7 lines deleted...]
-      <c r="A83" s="20">
+    </row>
+    <row r="83" spans="1:8" ht="34.5" x14ac:dyDescent="0.3">
+      <c r="A83" s="21">
         <v>80</v>
       </c>
       <c r="B83" s="15" t="s">
         <v>128</v>
       </c>
       <c r="C83" s="15">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="D83" s="15" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="E83" s="9" t="s">
+        <v>165</v>
+      </c>
+      <c r="F83" s="9" t="s">
+        <v>172</v>
+      </c>
+      <c r="G83" s="15" t="s">
+        <v>86</v>
+      </c>
+      <c r="H83" s="10" t="s">
         <v>173</v>
       </c>
-      <c r="F83" s="9" t="s">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="84" spans="1:8" ht="23" x14ac:dyDescent="0.3">
-      <c r="A84" s="20">
+      <c r="A84" s="21">
         <v>81</v>
       </c>
       <c r="B84" s="15" t="s">
         <v>128</v>
       </c>
       <c r="C84" s="15">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="D84" s="15" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="E84" s="9" t="s">
+        <v>165</v>
+      </c>
+      <c r="F84" s="9" t="s">
+        <v>174</v>
+      </c>
+      <c r="G84" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="H84" s="10" t="s">
         <v>175</v>
       </c>
-      <c r="F84" s="9" t="s">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="85" spans="1:8" ht="23" x14ac:dyDescent="0.3">
-      <c r="A85" s="20">
+      <c r="A85" s="21">
         <v>82</v>
       </c>
       <c r="B85" s="15" t="s">
         <v>128</v>
       </c>
       <c r="C85" s="15">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="D85" s="15" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="E85" s="9" t="s">
+        <v>176</v>
+      </c>
+      <c r="F85" s="9" t="s">
         <v>177</v>
       </c>
-      <c r="F85" s="9" t="s">
+      <c r="G85" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="H85" s="10" t="s">
         <v>178</v>
       </c>
-      <c r="G85" s="15" t="s">
-[...7 lines deleted...]
-      <c r="A86" s="20">
+    </row>
+    <row r="86" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A86" s="21">
         <v>83</v>
       </c>
       <c r="B86" s="15" t="s">
         <v>128</v>
       </c>
       <c r="C86" s="15">
-        <v>215</v>
+        <v>100</v>
       </c>
       <c r="D86" s="15" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="E86" s="9" t="s">
+        <v>179</v>
+      </c>
+      <c r="F86" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="G86" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="H86" s="10" t="s">
         <v>180</v>
       </c>
-      <c r="F86" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A87" s="20">
+    </row>
+    <row r="87" spans="1:8" ht="23" x14ac:dyDescent="0.3">
+      <c r="A87" s="21">
         <v>84</v>
       </c>
       <c r="B87" s="15" t="s">
         <v>128</v>
       </c>
-      <c r="C87" s="9">
-[...3 lines deleted...]
-        <v>7</v>
+      <c r="C87" s="15">
+        <v>101</v>
+      </c>
+      <c r="D87" s="15" t="s">
+        <v>30</v>
       </c>
       <c r="E87" s="9" t="s">
-        <v>129</v>
+        <v>181</v>
       </c>
       <c r="F87" s="9" t="s">
-        <v>183</v>
+        <v>34</v>
       </c>
       <c r="G87" s="15" t="s">
-        <v>86</v>
+        <v>10</v>
       </c>
       <c r="H87" s="10" t="s">
-        <v>360</v>
+        <v>182</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="23" x14ac:dyDescent="0.3">
-      <c r="A88" s="20">
+      <c r="A88" s="21">
         <v>85</v>
       </c>
       <c r="B88" s="15" t="s">
         <v>128</v>
       </c>
-      <c r="C88" s="9">
-[...3 lines deleted...]
-        <v>7</v>
+      <c r="C88" s="15">
+        <v>102</v>
+      </c>
+      <c r="D88" s="15" t="s">
+        <v>30</v>
       </c>
       <c r="E88" s="9" t="s">
-        <v>129</v>
+        <v>183</v>
       </c>
       <c r="F88" s="9" t="s">
-        <v>121</v>
+        <v>184</v>
       </c>
       <c r="G88" s="15" t="s">
         <v>10</v>
       </c>
       <c r="H88" s="10" t="s">
-        <v>184</v>
-[...3 lines deleted...]
-      <c r="A89" s="20">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="23" x14ac:dyDescent="0.3">
+      <c r="A89" s="21">
         <v>86</v>
       </c>
       <c r="B89" s="15" t="s">
         <v>128</v>
       </c>
-      <c r="C89" s="9">
-[...3 lines deleted...]
-        <v>30</v>
+      <c r="C89" s="15">
+        <v>215</v>
+      </c>
+      <c r="D89" s="15" t="s">
+        <v>7</v>
       </c>
       <c r="E89" s="9" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="F89" s="9" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="G89" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="H89" s="19" t="s">
-[...4 lines deleted...]
-      <c r="A90" s="20">
+      <c r="H89" s="10" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" ht="34.5" x14ac:dyDescent="0.3">
+      <c r="A90" s="21">
         <v>87</v>
       </c>
       <c r="B90" s="15" t="s">
         <v>128</v>
       </c>
       <c r="C90" s="9">
-        <v>236</v>
+        <v>228</v>
       </c>
       <c r="D90" s="9" t="s">
-        <v>187</v>
+        <v>7</v>
       </c>
       <c r="E90" s="9" t="s">
         <v>129</v>
       </c>
       <c r="F90" s="9" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="G90" s="15" t="s">
         <v>86</v>
       </c>
       <c r="H90" s="10" t="s">
-        <v>359</v>
+        <v>333</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="23" x14ac:dyDescent="0.3">
-      <c r="A91" s="20">
+      <c r="A91" s="21">
         <v>88</v>
       </c>
       <c r="B91" s="15" t="s">
         <v>128</v>
       </c>
       <c r="C91" s="9">
-        <v>237</v>
+        <v>230</v>
       </c>
       <c r="D91" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E91" s="9" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="F91" s="9" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="G91" s="15" t="s">
         <v>10</v>
       </c>
       <c r="H91" s="10" t="s">
-        <v>189</v>
-[...3 lines deleted...]
-      <c r="A92" s="20">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" ht="34.5" x14ac:dyDescent="0.3">
+      <c r="A92" s="21">
         <v>89</v>
       </c>
-      <c r="B92" s="9" t="s">
-        <v>190</v>
+      <c r="B92" s="15" t="s">
+        <v>128</v>
       </c>
       <c r="C92" s="9">
-        <v>103</v>
+        <v>235</v>
       </c>
       <c r="D92" s="9" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="E92" s="9" t="s">
         <v>191</v>
       </c>
       <c r="F92" s="9" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="G92" s="9" t="s">
+        <v>192</v>
+      </c>
+      <c r="G92" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="H92" s="20" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="23" x14ac:dyDescent="0.3">
+      <c r="A93" s="21">
+        <v>90</v>
+      </c>
+      <c r="B93" s="15" t="s">
+        <v>128</v>
+      </c>
+      <c r="C93" s="9">
+        <v>236</v>
+      </c>
+      <c r="D93" s="9" t="s">
+        <v>193</v>
+      </c>
+      <c r="E93" s="9" t="s">
+        <v>129</v>
+      </c>
+      <c r="F93" s="9" t="s">
+        <v>194</v>
+      </c>
+      <c r="G93" s="15" t="s">
         <v>86</v>
       </c>
-      <c r="H92" s="10" t="s">
-[...26 lines deleted...]
-        <v>194</v>
+      <c r="H93" s="10" t="s">
+        <v>332</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="23" x14ac:dyDescent="0.3">
-      <c r="A94" s="20">
+      <c r="A94" s="21">
         <v>91</v>
       </c>
-      <c r="B94" s="9" t="s">
-        <v>190</v>
+      <c r="B94" s="15" t="s">
+        <v>128</v>
       </c>
       <c r="C94" s="9">
-        <v>105</v>
+        <v>237</v>
       </c>
       <c r="D94" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E94" s="9" t="s">
-        <v>195</v>
+        <v>12</v>
       </c>
       <c r="F94" s="9" t="s">
         <v>124</v>
       </c>
-      <c r="G94" s="9" t="s">
-        <v>86</v>
+      <c r="G94" s="15" t="s">
+        <v>10</v>
       </c>
       <c r="H94" s="10" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" ht="23" x14ac:dyDescent="0.3">
+      <c r="A95" s="21">
+        <v>92</v>
+      </c>
+      <c r="B95" s="9" t="s">
         <v>196</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      </c>
       <c r="C95" s="9">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="D95" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E95" s="9" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="F95" s="9" t="s">
-        <v>197</v>
+        <v>80</v>
       </c>
       <c r="G95" s="9" t="s">
         <v>86</v>
       </c>
       <c r="H95" s="10" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A96" s="21">
+        <v>93</v>
+      </c>
+      <c r="B96" s="9" t="s">
+        <v>196</v>
+      </c>
+      <c r="C96" s="9">
+        <v>104</v>
+      </c>
+      <c r="D96" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="E96" s="9" t="s">
         <v>198</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D96" s="9" t="s">
+      <c r="F96" s="13" t="s">
         <v>199</v>
       </c>
-      <c r="E96" s="9" t="s">
-[...2 lines deleted...]
-      <c r="F96" s="9" t="s">
+      <c r="G96" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="H96" s="32" t="s">
         <v>200</v>
       </c>
-      <c r="G96" s="9" t="s">
+    </row>
+    <row r="97" spans="1:8" ht="23" x14ac:dyDescent="0.3">
+      <c r="A97" s="21">
+        <v>94</v>
+      </c>
+      <c r="B97" s="9" t="s">
+        <v>196</v>
+      </c>
+      <c r="C97" s="9">
+        <v>105</v>
+      </c>
+      <c r="D97" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="E97" s="9" t="s">
+        <v>201</v>
+      </c>
+      <c r="F97" s="9" t="s">
+        <v>124</v>
+      </c>
+      <c r="G97" s="9" t="s">
         <v>86</v>
-      </c>
-[...24 lines deleted...]
-        <v>10</v>
       </c>
       <c r="H97" s="10" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="98" spans="1:8" ht="23" x14ac:dyDescent="0.3">
-      <c r="A98" s="20">
+    <row r="98" spans="1:8" ht="34.5" x14ac:dyDescent="0.3">
+      <c r="A98" s="21">
         <v>95</v>
       </c>
       <c r="B98" s="9" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="C98" s="9">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="D98" s="9" t="s">
-        <v>199</v>
+        <v>7</v>
       </c>
       <c r="E98" s="9" t="s">
-        <v>191</v>
+        <v>201</v>
       </c>
       <c r="F98" s="9" t="s">
         <v>203</v>
       </c>
       <c r="G98" s="9" t="s">
-        <v>10</v>
+        <v>86</v>
       </c>
       <c r="H98" s="10" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="23" x14ac:dyDescent="0.3">
-      <c r="A99" s="20">
+      <c r="A99" s="21">
         <v>96</v>
       </c>
       <c r="B99" s="9" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="C99" s="9">
+        <v>109</v>
+      </c>
+      <c r="D99" s="9" t="s">
+        <v>205</v>
+      </c>
+      <c r="E99" s="9" t="s">
+        <v>197</v>
+      </c>
+      <c r="F99" s="9" t="s">
+        <v>206</v>
+      </c>
+      <c r="G99" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="H99" s="10" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" ht="23" x14ac:dyDescent="0.3">
+      <c r="A100" s="21">
+        <v>97</v>
+      </c>
+      <c r="B100" s="9" t="s">
+        <v>196</v>
+      </c>
+      <c r="C100" s="9">
+        <v>110</v>
+      </c>
+      <c r="D100" s="9" t="s">
+        <v>205</v>
+      </c>
+      <c r="E100" s="9" t="s">
+        <v>197</v>
+      </c>
+      <c r="F100" s="9" t="s">
+        <v>207</v>
+      </c>
+      <c r="G100" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H100" s="10" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" ht="23" x14ac:dyDescent="0.3">
+      <c r="A101" s="21">
+        <v>98</v>
+      </c>
+      <c r="B101" s="9" t="s">
+        <v>196</v>
+      </c>
+      <c r="C101" s="9">
+        <v>111</v>
+      </c>
+      <c r="D101" s="9" t="s">
+        <v>205</v>
+      </c>
+      <c r="E101" s="9" t="s">
+        <v>197</v>
+      </c>
+      <c r="F101" s="9" t="s">
+        <v>209</v>
+      </c>
+      <c r="G101" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H101" s="10" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" ht="23" x14ac:dyDescent="0.3">
+      <c r="A102" s="21">
+        <v>99</v>
+      </c>
+      <c r="B102" s="9" t="s">
+        <v>196</v>
+      </c>
+      <c r="C102" s="9">
         <v>112</v>
       </c>
-      <c r="D99" s="9" t="s">
-[...5 lines deleted...]
-      <c r="F99" s="9" t="s">
+      <c r="D102" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="E102" s="9" t="s">
+        <v>197</v>
+      </c>
+      <c r="F102" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="G99" s="9" t="s">
-[...2 lines deleted...]
-      <c r="H99" s="10" t="s">
+      <c r="G102" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H102" s="10" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" ht="23" x14ac:dyDescent="0.3">
+      <c r="A103" s="21">
+        <v>100</v>
+      </c>
+      <c r="B103" s="9" t="s">
+        <v>196</v>
+      </c>
+      <c r="C103" s="9">
+        <v>117</v>
+      </c>
+      <c r="D103" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="E103" s="9" t="s">
+        <v>183</v>
+      </c>
+      <c r="F103" s="9" t="s">
+        <v>212</v>
+      </c>
+      <c r="G103" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H103" s="10" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" ht="23" x14ac:dyDescent="0.3">
+      <c r="A104" s="21">
+        <v>101</v>
+      </c>
+      <c r="B104" s="9" t="s">
+        <v>196</v>
+      </c>
+      <c r="C104" s="9">
+        <v>119</v>
+      </c>
+      <c r="D104" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="E104" s="9" t="s">
+        <v>214</v>
+      </c>
+      <c r="F104" s="9" t="s">
+        <v>212</v>
+      </c>
+      <c r="G104" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H104" s="10" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" ht="23" x14ac:dyDescent="0.3">
+      <c r="A105" s="21">
+        <v>102</v>
+      </c>
+      <c r="B105" s="9" t="s">
+        <v>196</v>
+      </c>
+      <c r="C105" s="9">
+        <v>120</v>
+      </c>
+      <c r="D105" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="E105" s="9" t="s">
+        <v>216</v>
+      </c>
+      <c r="F105" s="9" t="s">
+        <v>217</v>
+      </c>
+      <c r="G105" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H105" s="10" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" ht="34.5" x14ac:dyDescent="0.3">
+      <c r="A106" s="21">
+        <v>103</v>
+      </c>
+      <c r="B106" s="9" t="s">
+        <v>196</v>
+      </c>
+      <c r="C106" s="9">
+        <v>121</v>
+      </c>
+      <c r="D106" s="9" t="s">
+        <v>219</v>
+      </c>
+      <c r="E106" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="F106" s="9" t="s">
         <v>205</v>
       </c>
-    </row>
-[...111 lines deleted...]
-      <c r="C104" s="9">
+      <c r="G106" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H106" s="10" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" ht="34.5" x14ac:dyDescent="0.3">
+      <c r="A107" s="21">
+        <v>104</v>
+      </c>
+      <c r="B107" s="9" t="s">
+        <v>196</v>
+      </c>
+      <c r="C107" s="9">
         <v>160</v>
       </c>
-      <c r="D104" s="9" t="s">
-[...8 lines deleted...]
-      <c r="G104" s="9" t="s">
+      <c r="D107" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="E107" s="9" t="s">
+        <v>197</v>
+      </c>
+      <c r="F107" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="G107" s="9" t="s">
         <v>86</v>
-      </c>
-[...76 lines deleted...]
-        <v>10</v>
       </c>
       <c r="H107" s="10" t="s">
         <v>222</v>
       </c>
     </row>
-    <row r="108" spans="1:8" ht="23" x14ac:dyDescent="0.3">
-      <c r="A108" s="20">
+    <row r="108" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A108" s="21">
         <v>105</v>
       </c>
-      <c r="B108" s="9" t="s">
-[...8 lines deleted...]
-      <c r="E108" s="9" t="s">
+      <c r="B108" s="21" t="s">
+        <v>196</v>
+      </c>
+      <c r="C108" s="21">
+        <v>231</v>
+      </c>
+      <c r="D108" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="E108" s="21" t="s">
+        <v>197</v>
+      </c>
+      <c r="F108" s="21" t="s">
+        <v>121</v>
+      </c>
+      <c r="G108" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H108" s="10" t="s">
         <v>223</v>
       </c>
-      <c r="F108" s="9" t="s">
+    </row>
+    <row r="109" spans="1:8" ht="23.5" x14ac:dyDescent="0.3">
+      <c r="A109" s="21">
+        <v>106</v>
+      </c>
+      <c r="B109" s="21" t="s">
+        <v>196</v>
+      </c>
+      <c r="C109" s="22">
+        <v>232</v>
+      </c>
+      <c r="D109" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="E109" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F109" s="22" t="s">
         <v>224</v>
       </c>
-      <c r="G108" s="9" t="s">
-[...2 lines deleted...]
-      <c r="H108" s="10" t="s">
+      <c r="G109" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H109" s="23" t="s">
         <v>225</v>
       </c>
     </row>
-    <row r="109" spans="1:8" ht="23" x14ac:dyDescent="0.3">
-[...21 lines deleted...]
-      <c r="H109" s="10" t="s">
+    <row r="110" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A110" s="21">
+        <v>107</v>
+      </c>
+      <c r="B110" s="9" t="s">
         <v>226</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      </c>
       <c r="C110" s="9">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="D110" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E110" s="9" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="F110" s="9" t="s">
-        <v>227</v>
+        <v>212</v>
       </c>
       <c r="G110" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H110" s="10" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="23" x14ac:dyDescent="0.3">
-      <c r="A111" s="20">
+      <c r="A111" s="21">
         <v>108</v>
       </c>
       <c r="B111" s="9" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="C111" s="9">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="D111" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E111" s="9" t="s">
         <v>229</v>
       </c>
       <c r="F111" s="9" t="s">
         <v>230</v>
       </c>
       <c r="G111" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="H111" s="12" t="s">
+      <c r="H111" s="10" t="s">
         <v>231</v>
       </c>
     </row>
-    <row r="112" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A112" s="20">
+    <row r="112" spans="1:8" ht="23" x14ac:dyDescent="0.3">
+      <c r="A112" s="21">
         <v>109</v>
       </c>
       <c r="B112" s="9" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="C112" s="9">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="D112" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E112" s="9" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="F112" s="9" t="s">
+        <v>201</v>
+      </c>
+      <c r="G112" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H112" s="10" t="s">
         <v>232</v>
       </c>
-      <c r="G112" s="9" t="s">
-[...2 lines deleted...]
-      <c r="H112" s="12" t="s">
+    </row>
+    <row r="113" spans="1:8" ht="23" x14ac:dyDescent="0.3">
+      <c r="A113" s="21">
+        <v>110</v>
+      </c>
+      <c r="B113" s="9" t="s">
+        <v>226</v>
+      </c>
+      <c r="C113" s="9">
+        <v>204</v>
+      </c>
+      <c r="D113" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="E113" s="9" t="s">
+        <v>227</v>
+      </c>
+      <c r="F113" s="9" t="s">
         <v>233</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F113" s="9" t="s">
+      <c r="G113" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H113" s="10" t="s">
         <v>234</v>
       </c>
-      <c r="G113" s="9" t="s">
-[...2 lines deleted...]
-      <c r="H113" s="12" t="s">
+    </row>
+    <row r="114" spans="1:8" ht="23" x14ac:dyDescent="0.3">
+      <c r="A114" s="21">
+        <v>111</v>
+      </c>
+      <c r="B114" s="9" t="s">
+        <v>226</v>
+      </c>
+      <c r="C114" s="9">
+        <v>205</v>
+      </c>
+      <c r="D114" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="E114" s="9" t="s">
         <v>235</v>
-      </c>
-[...15 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F114" s="9" t="s">
         <v>236</v>
       </c>
       <c r="G114" s="9" t="s">
-        <v>86</v>
+        <v>10</v>
       </c>
       <c r="H114" s="12" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="115" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A115" s="20">
+      <c r="A115" s="21">
         <v>112</v>
       </c>
       <c r="B115" s="9" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="C115" s="9">
-        <v>218</v>
+        <v>206</v>
       </c>
       <c r="D115" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E115" s="9" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="F115" s="9" t="s">
         <v>238</v>
       </c>
       <c r="G115" s="9" t="s">
-        <v>86</v>
+        <v>10</v>
       </c>
       <c r="H115" s="12" t="s">
         <v>239</v>
       </c>
     </row>
-    <row r="116" spans="1:8" ht="23" x14ac:dyDescent="0.3">
-      <c r="A116" s="20">
+    <row r="116" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A116" s="21">
         <v>113</v>
       </c>
       <c r="B116" s="9" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="C116" s="9">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="D116" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E116" s="9" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="F116" s="9" t="s">
-        <v>138</v>
+        <v>240</v>
       </c>
       <c r="G116" s="9" t="s">
         <v>86</v>
       </c>
-      <c r="H116" s="10" t="s">
-[...4 lines deleted...]
-      <c r="A117" s="20">
+      <c r="H116" s="12" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A117" s="21">
         <v>114</v>
       </c>
       <c r="B117" s="9" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="C117" s="9">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="D117" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E117" s="9" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="F117" s="9" t="s">
-        <v>138</v>
+        <v>242</v>
       </c>
       <c r="G117" s="9" t="s">
         <v>86</v>
       </c>
-      <c r="H117" s="10" t="s">
-        <v>241</v>
+      <c r="H117" s="12" t="s">
+        <v>243</v>
       </c>
     </row>
     <row r="118" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A118" s="20">
+      <c r="A118" s="21">
         <v>115</v>
       </c>
       <c r="B118" s="9" t="s">
-        <v>220</v>
-[...1 lines deleted...]
-      <c r="C118" s="15">
+        <v>226</v>
+      </c>
+      <c r="C118" s="9">
+        <v>218</v>
+      </c>
+      <c r="D118" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="E118" s="9" t="s">
         <v>229</v>
       </c>
-      <c r="D118" s="9" t="s">
-[...6 lines deleted...]
-        <v>242</v>
+      <c r="F118" s="9" t="s">
+        <v>244</v>
       </c>
       <c r="G118" s="9" t="s">
         <v>86</v>
       </c>
-      <c r="H118" s="16" t="s">
-        <v>243</v>
+      <c r="H118" s="12" t="s">
+        <v>245</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="23" x14ac:dyDescent="0.3">
-      <c r="A119" s="20">
+      <c r="A119" s="21">
         <v>116</v>
       </c>
       <c r="B119" s="9" t="s">
+        <v>226</v>
+      </c>
+      <c r="C119" s="9">
+        <v>219</v>
+      </c>
+      <c r="D119" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="E119" s="9" t="s">
+        <v>227</v>
+      </c>
+      <c r="F119" s="9" t="s">
+        <v>140</v>
+      </c>
+      <c r="G119" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="H119" s="10" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" ht="34.5" x14ac:dyDescent="0.3">
+      <c r="A120" s="21">
+        <v>117</v>
+      </c>
+      <c r="B120" s="9" t="s">
+        <v>226</v>
+      </c>
+      <c r="C120" s="9">
         <v>220</v>
       </c>
-      <c r="C119" s="15">
+      <c r="D120" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="E120" s="9" t="s">
+        <v>227</v>
+      </c>
+      <c r="F120" s="9" t="s">
+        <v>140</v>
+      </c>
+      <c r="G120" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="H120" s="10" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A121" s="21">
+        <v>118</v>
+      </c>
+      <c r="B121" s="9" t="s">
+        <v>226</v>
+      </c>
+      <c r="C121" s="15">
+        <v>229</v>
+      </c>
+      <c r="D121" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="E121" s="9" t="s">
+        <v>227</v>
+      </c>
+      <c r="F121" s="15" t="s">
+        <v>248</v>
+      </c>
+      <c r="G121" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="H121" s="16" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" ht="23" x14ac:dyDescent="0.3">
+      <c r="A122" s="21">
+        <v>119</v>
+      </c>
+      <c r="B122" s="9" t="s">
+        <v>226</v>
+      </c>
+      <c r="C122" s="15">
         <v>230</v>
       </c>
-      <c r="D119" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E119" s="9" t="s">
+      <c r="D122" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="E122" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="F119" s="15" t="s">
+      <c r="F122" s="15" t="s">
         <v>124</v>
       </c>
-      <c r="G119" s="9" t="s">
-[...21 lines deleted...]
-      <c r="F125" s="3"/>
+      <c r="G122" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H122" s="20" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B124" s="39" t="s">
+        <v>251</v>
+      </c>
+      <c r="C124" s="39"/>
+      <c r="D124" s="39"/>
+      <c r="E124" s="39"/>
+      <c r="F124" s="39"/>
+      <c r="G124" s="39"/>
+      <c r="H124" s="39"/>
+    </row>
+    <row r="128" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="B128" s="1"/>
+      <c r="C128" s="3"/>
+      <c r="D128" s="3"/>
+      <c r="F128" s="3"/>
     </row>
   </sheetData>
-  <autoFilter ref="A3:H119" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <mergeCells count="2">
     <mergeCell ref="B1:H1"/>
-    <mergeCell ref="B121:H121"/>
+    <mergeCell ref="B124:H124"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.35433070866141736" bottom="0.51181102362204722" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{49DAE7B9-6DC7-4C17-97BE-051CB0EBBE35}">
-  <dimension ref="A1:I80"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <sheetPr codeName="Sheet6">
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:H61"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F80" sqref="F80"/>
+    <sheetView zoomScale="96" zoomScaleNormal="96" workbookViewId="0">
+      <selection activeCell="F8" sqref="F8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="3.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="3.08984375" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.81640625" style="2" customWidth="1"/>
-    <col min="3" max="3" width="9.7265625" style="2" customWidth="1"/>
-    <col min="4" max="4" width="22.81640625" style="23" customWidth="1"/>
+    <col min="3" max="3" width="8.453125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="20.81640625" style="24" customWidth="1"/>
     <col min="5" max="5" width="13.7265625" style="2" customWidth="1"/>
     <col min="6" max="6" width="81.1796875" style="2" customWidth="1"/>
-    <col min="7" max="7" width="10.81640625" style="23" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10" max="16384" width="9.1796875" style="1"/>
+    <col min="7" max="7" width="10.81640625" style="24" customWidth="1"/>
+    <col min="8" max="8" width="82.54296875" style="1" customWidth="1"/>
+    <col min="9" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="4" customFormat="1" ht="18" x14ac:dyDescent="0.4">
-[...6 lines deleted...]
-      <c r="F1" s="43"/>
+    <row r="1" spans="1:7" s="4" customFormat="1" ht="18" x14ac:dyDescent="0.4">
+      <c r="B1" s="38" t="s">
+        <v>342</v>
+      </c>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
       <c r="G1" s="5"/>
     </row>
-    <row r="2" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:7" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
     </row>
-    <row r="3" spans="1:9" s="6" customFormat="1" ht="46" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>371</v>
+    <row r="3" spans="1:7" s="6" customFormat="1" ht="46" x14ac:dyDescent="0.25">
+      <c r="A3" s="37" t="s">
+        <v>346</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="8" t="s">
-        <v>368</v>
+        <v>343</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E3" s="8" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="8" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="8" t="s">
-        <v>365</v>
-[...4 lines deleted...]
-      <c r="A4" s="21">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="34.5" x14ac:dyDescent="0.3">
+      <c r="A4" s="22">
         <v>1</v>
       </c>
       <c r="B4" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="9">
         <v>133</v>
       </c>
       <c r="D4" s="9" t="s">
-        <v>308</v>
+        <v>279</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>86</v>
       </c>
-      <c r="F4" s="19" t="s">
-[...2 lines deleted...]
-      <c r="G4" s="32">
+      <c r="F4" s="20" t="s">
+        <v>253</v>
+      </c>
+      <c r="G4" s="35">
         <v>45658</v>
       </c>
     </row>
-    <row r="5" spans="1:9" ht="23" x14ac:dyDescent="0.3">
-      <c r="A5" s="21">
+    <row r="5" spans="1:7" ht="23" x14ac:dyDescent="0.3">
+      <c r="A5" s="22">
         <v>2</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="9">
         <v>144</v>
       </c>
       <c r="D5" s="9" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F5" s="10" t="s">
-        <v>363</v>
-[...1 lines deleted...]
-      <c r="G5" s="32">
+        <v>336</v>
+      </c>
+      <c r="G5" s="35">
         <v>45658</v>
       </c>
     </row>
-    <row r="6" spans="1:9" ht="23.5" x14ac:dyDescent="0.3">
-      <c r="A6" s="21">
+    <row r="6" spans="1:7" ht="23.5" x14ac:dyDescent="0.3">
+      <c r="A6" s="22">
         <v>3</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="9">
         <v>147</v>
       </c>
-      <c r="D6" s="24" t="s">
-        <v>249</v>
+      <c r="D6" s="25" t="s">
+        <v>255</v>
       </c>
       <c r="E6" s="9" t="s">
         <v>86</v>
       </c>
-      <c r="F6" s="31" t="s">
-[...2 lines deleted...]
-      <c r="G6" s="32">
+      <c r="F6" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="G6" s="35">
         <v>45658</v>
       </c>
     </row>
-    <row r="7" spans="1:9" ht="77.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="21">
+    <row r="7" spans="1:7" ht="23" x14ac:dyDescent="0.3">
+      <c r="A7" s="22">
         <v>4</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="9">
         <v>163</v>
       </c>
-      <c r="D7" s="24" t="s">
-        <v>264</v>
+      <c r="D7" s="25" t="s">
+        <v>270</v>
       </c>
       <c r="E7" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="F7" s="19" t="s">
-[...2 lines deleted...]
-      <c r="G7" s="32">
+      <c r="F7" s="20" t="s">
+        <v>317</v>
+      </c>
+      <c r="G7" s="35">
         <v>45658</v>
       </c>
     </row>
-    <row r="8" spans="1:9" ht="69" x14ac:dyDescent="0.3">
-      <c r="A8" s="21">
+    <row r="8" spans="1:7" ht="51.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="22">
         <v>5</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="9">
         <v>168</v>
       </c>
-      <c r="D8" s="34" t="s">
-        <v>266</v>
+      <c r="D8" s="25" t="s">
+        <v>272</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>10</v>
       </c>
       <c r="F8" s="10" t="s">
-        <v>383</v>
-[...1 lines deleted...]
-      <c r="G8" s="32">
+        <v>340</v>
+      </c>
+      <c r="G8" s="35">
         <v>45839</v>
       </c>
     </row>
-    <row r="9" spans="1:9" ht="34.5" x14ac:dyDescent="0.3">
-      <c r="A9" s="21">
+    <row r="9" spans="1:7" ht="34.5" x14ac:dyDescent="0.3">
+      <c r="A9" s="22">
         <v>6</v>
       </c>
       <c r="B9" s="9" t="s">
-        <v>6</v>
-[...18 lines deleted...]
-      <c r="A10" s="21">
+        <v>128</v>
+      </c>
+      <c r="C9" s="9">
+        <v>3</v>
+      </c>
+      <c r="D9" s="9" t="s">
+        <v>256</v>
+      </c>
+      <c r="E9" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="F9" s="10" t="s">
+        <v>330</v>
+      </c>
+      <c r="G9" s="35">
+        <v>45658</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="46" x14ac:dyDescent="0.3">
+      <c r="A10" s="22">
         <v>7</v>
       </c>
       <c r="B10" s="9" t="s">
-        <v>6</v>
+        <v>128</v>
       </c>
       <c r="C10" s="9">
-        <v>172</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>4</v>
+      </c>
+      <c r="D10" s="9" t="s">
+        <v>257</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="F10" s="19" t="s">
-[...7 lines deleted...]
-      <c r="A11" s="21">
+      <c r="F10" s="10" t="s">
+        <v>318</v>
+      </c>
+      <c r="G10" s="35">
+        <v>45658</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A11" s="22">
         <v>8</v>
       </c>
       <c r="B11" s="9" t="s">
-        <v>6</v>
+        <v>128</v>
       </c>
       <c r="C11" s="9">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>386</v>
+        <v>5</v>
+      </c>
+      <c r="D11" s="9" t="s">
+        <v>258</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="F11" s="40" t="s">
-[...7 lines deleted...]
-      <c r="A12" s="21">
+      <c r="F11" s="10" t="s">
+        <v>345</v>
+      </c>
+      <c r="G11" s="35">
+        <v>45658</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A12" s="22">
         <v>9</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C12" s="9">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="D12" s="9" t="s">
-        <v>250</v>
+        <v>259</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>10</v>
       </c>
       <c r="F12" s="10" t="s">
-        <v>357</v>
-[...1 lines deleted...]
-      <c r="G12" s="32">
+        <v>319</v>
+      </c>
+      <c r="G12" s="35">
         <v>45658</v>
       </c>
     </row>
-    <row r="13" spans="1:9" ht="54" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="21">
+    <row r="13" spans="1:7" ht="190" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="22">
         <v>10</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C13" s="9">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="D13" s="9" t="s">
-        <v>251</v>
+        <v>260</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>10</v>
+        <v>86</v>
       </c>
       <c r="F13" s="10" t="s">
-        <v>348</v>
-[...1 lines deleted...]
-      <c r="G13" s="32">
+        <v>320</v>
+      </c>
+      <c r="G13" s="35">
         <v>45658</v>
       </c>
     </row>
-    <row r="14" spans="1:9" ht="27.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="21">
+    <row r="14" spans="1:7" ht="138" x14ac:dyDescent="0.3">
+      <c r="A14" s="22">
         <v>11</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C14" s="9">
-        <v>5</v>
+        <v>88</v>
       </c>
       <c r="D14" s="9" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="F14" s="19" t="s">
-[...2 lines deleted...]
-      <c r="G14" s="32">
+      <c r="F14" s="10" t="s">
+        <v>321</v>
+      </c>
+      <c r="G14" s="35">
         <v>45658</v>
       </c>
     </row>
-    <row r="15" spans="1:9" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="21">
+    <row r="15" spans="1:7" ht="23" x14ac:dyDescent="0.3">
+      <c r="A15" s="22">
         <v>12</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C15" s="9">
-        <v>10</v>
+        <v>89</v>
       </c>
       <c r="D15" s="9" t="s">
-        <v>253</v>
+        <v>262</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="F15" s="19" t="s">
-[...2 lines deleted...]
-      <c r="G15" s="32">
+      <c r="F15" s="10" t="s">
+        <v>310</v>
+      </c>
+      <c r="G15" s="35">
         <v>45658</v>
       </c>
     </row>
-    <row r="16" spans="1:9" ht="184" x14ac:dyDescent="0.3">
-      <c r="A16" s="21">
+    <row r="16" spans="1:7" ht="34.5" x14ac:dyDescent="0.3">
+      <c r="A16" s="22">
         <v>13</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C16" s="9">
-        <v>87</v>
+        <v>101</v>
       </c>
       <c r="D16" s="9" t="s">
-        <v>254</v>
+        <v>263</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>86</v>
+        <v>10</v>
       </c>
       <c r="F16" s="10" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="G16" s="32">
+        <v>311</v>
+      </c>
+      <c r="G16" s="35">
         <v>45658</v>
       </c>
     </row>
-    <row r="17" spans="1:7" ht="153" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="21">
+    <row r="17" spans="1:8" ht="34.5" x14ac:dyDescent="0.3">
+      <c r="A17" s="22">
         <v>14</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C17" s="9">
-        <v>88</v>
+        <v>117</v>
       </c>
       <c r="D17" s="9" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="F17" s="10" t="s">
-[...2 lines deleted...]
-      <c r="G17" s="32">
+      <c r="F17" s="20" t="s">
+        <v>309</v>
+      </c>
+      <c r="G17" s="35">
         <v>45658</v>
       </c>
     </row>
-    <row r="18" spans="1:7" ht="23" x14ac:dyDescent="0.3">
-      <c r="A18" s="21">
+    <row r="18" spans="1:8" ht="138" x14ac:dyDescent="0.3">
+      <c r="A18" s="22">
         <v>15</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C18" s="9">
-        <v>89</v>
+        <v>123</v>
       </c>
       <c r="D18" s="9" t="s">
-        <v>256</v>
+        <v>264</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>10</v>
+        <v>86</v>
       </c>
       <c r="F18" s="10" t="s">
-        <v>341</v>
-[...1 lines deleted...]
-      <c r="G18" s="32">
+        <v>351</v>
+      </c>
+      <c r="G18" s="35">
         <v>45658</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="21">
+      <c r="H18" s="28"/>
+    </row>
+    <row r="19" spans="1:8" ht="138" x14ac:dyDescent="0.3">
+      <c r="A19" s="22">
         <v>16</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C19" s="9">
-        <v>101</v>
+        <v>124</v>
       </c>
       <c r="D19" s="9" t="s">
-        <v>257</v>
+        <v>265</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>10</v>
+        <v>86</v>
       </c>
       <c r="F19" s="10" t="s">
-        <v>342</v>
-[...1 lines deleted...]
-      <c r="G19" s="32">
+        <v>324</v>
+      </c>
+      <c r="G19" s="35">
         <v>45658</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="21">
+      <c r="H19" s="36"/>
+    </row>
+    <row r="20" spans="1:8" ht="23" x14ac:dyDescent="0.3">
+      <c r="A20" s="22">
         <v>17</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C20" s="9">
-        <v>117</v>
+        <v>125</v>
       </c>
       <c r="D20" s="9" t="s">
-        <v>246</v>
+        <v>266</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="F20" s="19" t="s">
-[...2 lines deleted...]
-      <c r="G20" s="32">
+      <c r="F20" s="10" t="s">
+        <v>323</v>
+      </c>
+      <c r="G20" s="35">
         <v>45658</v>
       </c>
     </row>
-    <row r="21" spans="1:7" ht="171" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="21">
+    <row r="21" spans="1:8" ht="34.5" x14ac:dyDescent="0.3">
+      <c r="A21" s="22">
         <v>18</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C21" s="9">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="D21" s="9" t="s">
-        <v>258</v>
+        <v>252</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>86</v>
       </c>
-      <c r="F21" s="10" t="s">
-[...2 lines deleted...]
-      <c r="G21" s="32">
+      <c r="F21" s="20" t="s">
+        <v>267</v>
+      </c>
+      <c r="G21" s="35">
         <v>45658</v>
       </c>
     </row>
-    <row r="22" spans="1:7" ht="155.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="21">
+    <row r="22" spans="1:8" ht="23" x14ac:dyDescent="0.3">
+      <c r="A22" s="22">
         <v>19</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C22" s="9">
-        <v>124</v>
+        <v>142</v>
       </c>
       <c r="D22" s="9" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F22" s="10" t="s">
-        <v>352</v>
-[...1 lines deleted...]
-      <c r="G22" s="32">
+        <v>336</v>
+      </c>
+      <c r="G22" s="35">
         <v>45658</v>
       </c>
     </row>
-    <row r="23" spans="1:7" ht="23" x14ac:dyDescent="0.3">
-      <c r="A23" s="21">
+    <row r="23" spans="1:8" ht="80.5" x14ac:dyDescent="0.3">
+      <c r="A23" s="22">
         <v>20</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C23" s="9">
-        <v>125</v>
+        <v>145</v>
       </c>
       <c r="D23" s="9" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>10</v>
+        <v>86</v>
       </c>
       <c r="F23" s="10" t="s">
-        <v>351</v>
-[...1 lines deleted...]
-      <c r="G23" s="32">
+        <v>322</v>
+      </c>
+      <c r="G23" s="35">
         <v>45658</v>
       </c>
     </row>
-    <row r="24" spans="1:7" ht="34.5" x14ac:dyDescent="0.3">
-      <c r="A24" s="21">
+    <row r="24" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A24" s="22">
         <v>21</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C24" s="9">
-        <v>130</v>
+        <v>146</v>
       </c>
       <c r="D24" s="9" t="s">
-        <v>246</v>
+        <v>269</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>86</v>
       </c>
-      <c r="F24" s="19" t="s">
-[...2 lines deleted...]
-      <c r="G24" s="32">
+      <c r="F24" s="20" t="s">
+        <v>325</v>
+      </c>
+      <c r="G24" s="35">
         <v>45658</v>
       </c>
     </row>
-    <row r="25" spans="1:7" ht="23" x14ac:dyDescent="0.3">
-      <c r="A25" s="21">
+    <row r="25" spans="1:8" ht="69" x14ac:dyDescent="0.3">
+      <c r="A25" s="22">
         <v>22</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C25" s="9">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="D25" s="9" t="s">
-        <v>248</v>
+        <v>270</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>86</v>
+        <v>10</v>
       </c>
       <c r="F25" s="10" t="s">
-        <v>363</v>
-[...1 lines deleted...]
-      <c r="G25" s="32">
+        <v>326</v>
+      </c>
+      <c r="G25" s="35">
         <v>45658</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="21">
+      <c r="H25" s="29"/>
+    </row>
+    <row r="26" spans="1:8" ht="34.5" x14ac:dyDescent="0.3">
+      <c r="A26" s="22">
         <v>23</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C26" s="9">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="D26" s="9" t="s">
-        <v>262</v>
+        <v>271</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>86</v>
+        <v>10</v>
       </c>
       <c r="F26" s="10" t="s">
-        <v>389</v>
-[...1 lines deleted...]
-      <c r="G26" s="32">
+        <v>327</v>
+      </c>
+      <c r="G26" s="35">
         <v>45658</v>
       </c>
     </row>
-    <row r="27" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A27" s="21">
+    <row r="27" spans="1:8" ht="345" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="22">
         <v>24</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C27" s="9">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="D27" s="9" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="E27" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="F27" s="10" t="s">
+        <v>338</v>
+      </c>
+      <c r="G27" s="35">
+        <v>45658</v>
+      </c>
+      <c r="H27" s="34"/>
+    </row>
+    <row r="28" spans="1:8" ht="35" x14ac:dyDescent="0.3">
+      <c r="A28" s="22">
+        <v>39</v>
+      </c>
+      <c r="B28" s="9" t="s">
+        <v>196</v>
+      </c>
+      <c r="C28" s="9">
+        <v>103</v>
+      </c>
+      <c r="D28" s="9" t="s">
+        <v>273</v>
+      </c>
+      <c r="E28" s="9" t="s">
         <v>86</v>
       </c>
-      <c r="F27" s="19" t="s">
-[...2 lines deleted...]
-      <c r="G27" s="32">
+      <c r="F28" s="33" t="s">
+        <v>274</v>
+      </c>
+      <c r="G28" s="35">
         <v>45658</v>
       </c>
     </row>
-    <row r="28" spans="1:7" ht="161" customHeight="1" x14ac:dyDescent="0.3">
-[...18 lines deleted...]
-      <c r="G28" s="32">
+    <row r="29" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A29" s="22">
+        <v>40</v>
+      </c>
+      <c r="B29" s="9" t="s">
+        <v>196</v>
+      </c>
+      <c r="C29" s="9">
+        <v>104</v>
+      </c>
+      <c r="D29" s="9" t="s">
+        <v>275</v>
+      </c>
+      <c r="E29" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="F29" s="10" t="s">
+        <v>315</v>
+      </c>
+      <c r="G29" s="35">
         <v>45658</v>
       </c>
     </row>
-    <row r="29" spans="1:7" ht="34.5" x14ac:dyDescent="0.3">
-[...18 lines deleted...]
-      <c r="G29" s="32">
+    <row r="30" spans="1:8" ht="23" x14ac:dyDescent="0.3">
+      <c r="A30" s="22">
+        <v>41</v>
+      </c>
+      <c r="B30" s="9" t="s">
+        <v>196</v>
+      </c>
+      <c r="C30" s="9">
+        <v>105</v>
+      </c>
+      <c r="D30" s="9" t="s">
+        <v>276</v>
+      </c>
+      <c r="E30" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="F30" s="10" t="s">
+        <v>328</v>
+      </c>
+      <c r="G30" s="35">
         <v>45658</v>
       </c>
     </row>
-    <row r="30" spans="1:7" ht="370" customHeight="1" x14ac:dyDescent="0.3">
-[...18 lines deleted...]
-      <c r="G30" s="32">
+    <row r="31" spans="1:8" ht="23" x14ac:dyDescent="0.3">
+      <c r="A31" s="22">
+        <v>42</v>
+      </c>
+      <c r="B31" s="9" t="s">
+        <v>196</v>
+      </c>
+      <c r="C31" s="9">
+        <v>106</v>
+      </c>
+      <c r="D31" s="9" t="s">
+        <v>277</v>
+      </c>
+      <c r="E31" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="F31" s="10" t="s">
+        <v>278</v>
+      </c>
+      <c r="G31" s="35">
         <v>45658</v>
       </c>
     </row>
-    <row r="31" spans="1:7" ht="23" x14ac:dyDescent="0.3">
-[...24 lines deleted...]
-        <v>29</v>
+    <row r="32" spans="1:8" ht="34.5" x14ac:dyDescent="0.3">
+      <c r="A32" s="22">
+        <v>43</v>
       </c>
       <c r="B32" s="9" t="s">
+        <v>196</v>
+      </c>
+      <c r="C32" s="9">
+        <v>118</v>
+      </c>
+      <c r="D32" s="9" t="s">
+        <v>279</v>
+      </c>
+      <c r="E32" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="F32" s="20" t="s">
+        <v>253</v>
+      </c>
+      <c r="G32" s="35">
+        <v>45658</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="34.5" x14ac:dyDescent="0.3">
+      <c r="A33" s="22">
+        <v>44</v>
+      </c>
+      <c r="B33" s="9" t="s">
+        <v>196</v>
+      </c>
+      <c r="C33" s="9">
+        <v>134</v>
+      </c>
+      <c r="D33" s="9" t="s">
+        <v>279</v>
+      </c>
+      <c r="E33" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="F33" s="20" t="s">
         <v>267</v>
       </c>
-      <c r="C32" s="9" t="s">
-[...5 lines deleted...]
-      <c r="E32" s="9" t="s">
+      <c r="G33" s="35">
+        <v>45658</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="23" x14ac:dyDescent="0.3">
+      <c r="A34" s="22">
+        <v>45</v>
+      </c>
+      <c r="B34" s="9" t="s">
+        <v>196</v>
+      </c>
+      <c r="C34" s="11">
+        <v>152</v>
+      </c>
+      <c r="D34" s="11" t="s">
+        <v>271</v>
+      </c>
+      <c r="E34" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="F34" s="31" t="s">
+        <v>314</v>
+      </c>
+      <c r="G34" s="35">
+        <v>45658</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="34.5" x14ac:dyDescent="0.3">
+      <c r="A35" s="22">
+        <v>46</v>
+      </c>
+      <c r="B35" s="9" t="s">
+        <v>196</v>
+      </c>
+      <c r="C35" s="11">
+        <v>153</v>
+      </c>
+      <c r="D35" s="11" t="s">
+        <v>280</v>
+      </c>
+      <c r="E35" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="F35" s="12" t="s">
+        <v>329</v>
+      </c>
+      <c r="G35" s="35">
+        <v>45658</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="57.5" x14ac:dyDescent="0.3">
+      <c r="A36" s="22">
+        <v>47</v>
+      </c>
+      <c r="B36" s="9" t="s">
+        <v>196</v>
+      </c>
+      <c r="C36" s="11">
+        <v>154</v>
+      </c>
+      <c r="D36" s="11" t="s">
         <v>270</v>
       </c>
-      <c r="F32" s="19" t="s">
-[...2 lines deleted...]
-      <c r="G32" s="32">
+      <c r="E36" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="F36" s="12" t="s">
+        <v>313</v>
+      </c>
+      <c r="G36" s="35">
         <v>45658</v>
       </c>
     </row>
-    <row r="33" spans="1:7" ht="23" x14ac:dyDescent="0.3">
-[...18 lines deleted...]
-      <c r="G33" s="32">
+    <row r="37" spans="1:7" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="22">
+        <v>48</v>
+      </c>
+      <c r="B37" s="9" t="s">
+        <v>226</v>
+      </c>
+      <c r="C37" s="9">
+        <v>107</v>
+      </c>
+      <c r="D37" s="9" t="s">
+        <v>281</v>
+      </c>
+      <c r="E37" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="F37" s="30" t="s">
+        <v>282</v>
+      </c>
+      <c r="G37" s="35">
         <v>45658</v>
       </c>
     </row>
-    <row r="34" spans="1:7" ht="23" x14ac:dyDescent="0.3">
-[...18 lines deleted...]
-      <c r="G34" s="32">
+    <row r="38" spans="1:7" ht="34.5" x14ac:dyDescent="0.3">
+      <c r="A38" s="22">
+        <v>49</v>
+      </c>
+      <c r="B38" s="9" t="s">
+        <v>226</v>
+      </c>
+      <c r="C38" s="9">
+        <v>110</v>
+      </c>
+      <c r="D38" s="9" t="s">
+        <v>335</v>
+      </c>
+      <c r="E38" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="F38" s="20" t="s">
+        <v>283</v>
+      </c>
+      <c r="G38" s="35">
         <v>45658</v>
       </c>
     </row>
-    <row r="35" spans="1:7" ht="41.15" customHeight="1" x14ac:dyDescent="0.3">
-[...18 lines deleted...]
-      <c r="G35" s="32">
+    <row r="39" spans="1:7" ht="23" x14ac:dyDescent="0.3">
+      <c r="A39" s="22">
+        <v>50</v>
+      </c>
+      <c r="B39" s="9" t="s">
+        <v>226</v>
+      </c>
+      <c r="C39" s="9">
+        <v>111</v>
+      </c>
+      <c r="D39" s="9" t="s">
+        <v>284</v>
+      </c>
+      <c r="E39" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="F39" s="30" t="s">
+        <v>285</v>
+      </c>
+      <c r="G39" s="35">
         <v>45658</v>
       </c>
     </row>
-    <row r="36" spans="1:7" ht="41.15" customHeight="1" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="C36" s="9" t="s">
+    <row r="40" spans="1:7" ht="23" x14ac:dyDescent="0.3">
+      <c r="A40" s="22">
+        <v>51</v>
+      </c>
+      <c r="B40" s="9" t="s">
+        <v>226</v>
+      </c>
+      <c r="C40" s="9">
+        <v>112</v>
+      </c>
+      <c r="D40" s="9" t="s">
+        <v>286</v>
+      </c>
+      <c r="E40" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="F40" s="30" t="s">
+        <v>287</v>
+      </c>
+      <c r="G40" s="35">
+        <v>45658</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" ht="57.5" x14ac:dyDescent="0.3">
+      <c r="A41" s="22">
+        <v>52</v>
+      </c>
+      <c r="B41" s="9" t="s">
+        <v>226</v>
+      </c>
+      <c r="C41" s="9">
+        <v>113</v>
+      </c>
+      <c r="D41" s="9" t="s">
+        <v>288</v>
+      </c>
+      <c r="E41" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="F41" s="20" t="s">
+        <v>289</v>
+      </c>
+      <c r="G41" s="35">
+        <v>45658</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" ht="23" x14ac:dyDescent="0.3">
+      <c r="A42" s="22">
+        <v>53</v>
+      </c>
+      <c r="B42" s="9" t="s">
+        <v>226</v>
+      </c>
+      <c r="C42" s="9">
+        <v>114</v>
+      </c>
+      <c r="D42" s="9" t="s">
+        <v>290</v>
+      </c>
+      <c r="E42" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="F42" s="10" t="s">
+        <v>291</v>
+      </c>
+      <c r="G42" s="35">
+        <v>45658</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" ht="23" x14ac:dyDescent="0.3">
+      <c r="A43" s="22">
+        <v>54</v>
+      </c>
+      <c r="B43" s="9" t="s">
+        <v>226</v>
+      </c>
+      <c r="C43" s="9">
+        <v>116</v>
+      </c>
+      <c r="D43" s="9" t="s">
+        <v>292</v>
+      </c>
+      <c r="E43" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="F43" s="30" t="s">
+        <v>293</v>
+      </c>
+      <c r="G43" s="35">
+        <v>45658</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" ht="34.5" x14ac:dyDescent="0.3">
+      <c r="A44" s="22">
+        <v>55</v>
+      </c>
+      <c r="B44" s="9" t="s">
+        <v>226</v>
+      </c>
+      <c r="C44" s="9">
+        <v>120</v>
+      </c>
+      <c r="D44" s="9" t="s">
         <v>279</v>
       </c>
-      <c r="D36" s="9" t="s">
-[...8 lines deleted...]
-      <c r="G36" s="32">
+      <c r="E44" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="F44" s="30" t="s">
+        <v>294</v>
+      </c>
+      <c r="G44" s="35">
         <v>45658</v>
       </c>
     </row>
-    <row r="37" spans="1:7" ht="41.15" customHeight="1" x14ac:dyDescent="0.3">
-[...18 lines deleted...]
-      <c r="G37" s="32">
+    <row r="45" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A45" s="22">
+        <v>56</v>
+      </c>
+      <c r="B45" s="9" t="s">
+        <v>226</v>
+      </c>
+      <c r="C45" s="9">
+        <v>126</v>
+      </c>
+      <c r="D45" s="9" t="s">
+        <v>295</v>
+      </c>
+      <c r="E45" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="F45" s="10" t="s">
+        <v>296</v>
+      </c>
+      <c r="G45" s="35">
         <v>45658</v>
       </c>
     </row>
-    <row r="38" spans="1:7" ht="41.15" customHeight="1" x14ac:dyDescent="0.3">
-[...185 lines deleted...]
-        <v>43</v>
+    <row r="46" spans="1:7" ht="34.5" x14ac:dyDescent="0.3">
+      <c r="A46" s="22">
+        <v>57</v>
       </c>
       <c r="B46" s="9" t="s">
-        <v>190</v>
+        <v>226</v>
       </c>
       <c r="C46" s="9">
-        <v>103</v>
+        <v>131</v>
       </c>
       <c r="D46" s="9" t="s">
-        <v>302</v>
+        <v>279</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>86</v>
       </c>
-      <c r="F46" s="31" t="s">
-[...2 lines deleted...]
-      <c r="G46" s="32">
+      <c r="F46" s="30" t="s">
+        <v>297</v>
+      </c>
+      <c r="G46" s="35">
         <v>45658</v>
       </c>
     </row>
-    <row r="47" spans="1:7" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>44</v>
+    <row r="47" spans="1:7" ht="46" x14ac:dyDescent="0.3">
+      <c r="A47" s="22">
+        <v>58</v>
       </c>
       <c r="B47" s="9" t="s">
-        <v>190</v>
+        <v>226</v>
       </c>
       <c r="C47" s="9">
-        <v>104</v>
+        <v>136</v>
       </c>
       <c r="D47" s="9" t="s">
-        <v>304</v>
+        <v>298</v>
       </c>
       <c r="E47" s="9" t="s">
-        <v>10</v>
-[...4 lines deleted...]
-      <c r="G47" s="32">
+        <v>86</v>
+      </c>
+      <c r="F47" s="30" t="s">
+        <v>299</v>
+      </c>
+      <c r="G47" s="35">
         <v>45658</v>
       </c>
     </row>
-    <row r="48" spans="1:7" ht="23" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>45</v>
+    <row r="48" spans="1:7" ht="46" x14ac:dyDescent="0.3">
+      <c r="A48" s="22">
+        <v>59</v>
       </c>
       <c r="B48" s="9" t="s">
-        <v>190</v>
+        <v>226</v>
       </c>
       <c r="C48" s="9">
-        <v>105</v>
+        <v>137</v>
       </c>
       <c r="D48" s="9" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>86</v>
       </c>
-      <c r="F48" s="10" t="s">
-[...2 lines deleted...]
-      <c r="G48" s="32">
+      <c r="F48" s="30" t="s">
+        <v>350</v>
+      </c>
+      <c r="G48" s="35">
         <v>45658</v>
       </c>
     </row>
-    <row r="49" spans="1:7" ht="23" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>46</v>
+    <row r="49" spans="1:8" ht="46" x14ac:dyDescent="0.3">
+      <c r="A49" s="22">
+        <v>60</v>
       </c>
       <c r="B49" s="9" t="s">
-        <v>190</v>
+        <v>226</v>
       </c>
       <c r="C49" s="9">
-        <v>106</v>
+        <v>138</v>
       </c>
       <c r="D49" s="9" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>86</v>
       </c>
-      <c r="F49" s="10" t="s">
+      <c r="F49" s="20" t="s">
+        <v>302</v>
+      </c>
+      <c r="G49" s="35">
+        <v>45658</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="46" x14ac:dyDescent="0.3">
+      <c r="A50" s="22">
+        <v>61</v>
+      </c>
+      <c r="B50" s="9" t="s">
+        <v>226</v>
+      </c>
+      <c r="C50" s="9">
+        <v>139</v>
+      </c>
+      <c r="D50" s="9" t="s">
+        <v>349</v>
+      </c>
+      <c r="E50" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="F50" s="20" t="s">
+        <v>348</v>
+      </c>
+      <c r="G50" s="35">
+        <v>45658</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="22">
+        <v>62</v>
+      </c>
+      <c r="B51" s="9" t="s">
+        <v>226</v>
+      </c>
+      <c r="C51" s="9">
+        <v>140</v>
+      </c>
+      <c r="D51" s="9" t="s">
+        <v>352</v>
+      </c>
+      <c r="E51" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="F51" s="10" t="s">
+        <v>347</v>
+      </c>
+      <c r="G51" s="35">
+        <v>45658</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="23" x14ac:dyDescent="0.3">
+      <c r="A52" s="22">
+        <v>63</v>
+      </c>
+      <c r="B52" s="9" t="s">
+        <v>226</v>
+      </c>
+      <c r="C52" s="9">
+        <v>141</v>
+      </c>
+      <c r="D52" s="9" t="s">
+        <v>254</v>
+      </c>
+      <c r="E52" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="F52" s="10" t="s">
+        <v>337</v>
+      </c>
+      <c r="G52" s="35">
+        <v>45658</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A53" s="22">
+        <v>64</v>
+      </c>
+      <c r="B53" s="9" t="s">
+        <v>226</v>
+      </c>
+      <c r="C53" s="9">
+        <v>161</v>
+      </c>
+      <c r="D53" s="9" t="s">
+        <v>303</v>
+      </c>
+      <c r="E53" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="F53" s="10" t="s">
+        <v>304</v>
+      </c>
+      <c r="G53" s="35">
+        <v>45658</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="23" x14ac:dyDescent="0.3">
+      <c r="A54" s="22">
+        <v>65</v>
+      </c>
+      <c r="B54" s="9" t="s">
+        <v>226</v>
+      </c>
+      <c r="C54" s="9">
+        <v>162</v>
+      </c>
+      <c r="D54" s="9" t="s">
+        <v>305</v>
+      </c>
+      <c r="E54" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="F54" s="20" t="s">
+        <v>306</v>
+      </c>
+      <c r="G54" s="35">
+        <v>45658</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="46" x14ac:dyDescent="0.3">
+      <c r="A55" s="22">
+        <v>66</v>
+      </c>
+      <c r="B55" s="9" t="s">
+        <v>226</v>
+      </c>
+      <c r="C55" s="9">
+        <v>166</v>
+      </c>
+      <c r="D55" s="9" t="s">
         <v>307</v>
       </c>
-      <c r="G49" s="32">
+      <c r="E55" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="F55" s="20" t="s">
+        <v>308</v>
+      </c>
+      <c r="G55" s="35">
         <v>45658</v>
       </c>
     </row>
-    <row r="50" spans="1:7" ht="34.5" x14ac:dyDescent="0.3">
-[...607 lines deleted...]
-      <c r="E80" s="44"/>
+    <row r="56" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="B56" s="1"/>
+      <c r="C56" s="1"/>
+      <c r="D56" s="26"/>
+      <c r="E56" s="1"/>
+      <c r="F56" s="1"/>
+    </row>
+    <row r="57" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B57" s="39" t="s">
+        <v>353</v>
+      </c>
+      <c r="C57" s="39"/>
+      <c r="D57" s="39"/>
+      <c r="E57" s="39"/>
+      <c r="F57" s="39"/>
+      <c r="G57" s="5"/>
+      <c r="H57" s="17"/>
+    </row>
+    <row r="58" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B58" s="18"/>
+      <c r="C58" s="18"/>
+      <c r="D58" s="27"/>
+      <c r="E58" s="18"/>
+      <c r="F58" s="18"/>
+      <c r="G58" s="5"/>
+      <c r="H58" s="17"/>
+    </row>
+    <row r="60" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="B60" s="1"/>
+      <c r="C60" s="3"/>
+      <c r="D60" s="28"/>
+    </row>
+    <row r="61" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="C61" s="41"/>
+      <c r="D61" s="41"/>
+      <c r="E61" s="41"/>
     </row>
   </sheetData>
+  <autoFilter ref="A3:H55" xr:uid="{00000000-0001-0000-0100-000000000000}"/>
   <mergeCells count="3">
     <mergeCell ref="B1:F1"/>
-    <mergeCell ref="B76:F76"/>
-    <mergeCell ref="C80:E80"/>
+    <mergeCell ref="C61:E61"/>
+    <mergeCell ref="B57:F57"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <phoneticPr fontId="1" type="noConversion"/>
+  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="66" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;C&amp;P</oddFooter>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{dbc9012d-628b-43d4-b190-8a730f7e1e96}" enabled="0" method="" siteId="{dbc9012d-628b-43d4-b190-8a730f7e1e96}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Darblapas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Diapazoni ar nosaukumiem</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>'1.piel_Pamatparbaudes'!Drukāt_virsrakstus</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Pamatparbaudes</vt:lpstr>
+      <vt:lpstr>Logiskas_parbaudes</vt:lpstr>
+      <vt:lpstr>Logiskas_parbaudes!Drukāt_virsrakstus</vt:lpstr>
+      <vt:lpstr>Pamatparbaudes!Drukāt_virsrakstus</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>VOAVA</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ineta.Bumane</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>